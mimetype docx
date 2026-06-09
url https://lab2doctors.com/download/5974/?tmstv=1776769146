--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -95,86 +95,81 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr/>
               <w:drawing>
-                <wp:inline distB="0" distT="0" distL="0" distR="0">
-[...2 lines deleted...]
-                  <wp:docPr descr="Lab2Doctors Logo" id="2" name="image1.jpg"/>
+                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                  <wp:extent cx="1085850" cy="304800"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="2" name="image1.jpg"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="Lab2Doctors Logo" id="0" name="image1.jpg"/>
+                          <pic:cNvPr id="0" name="image1.jpg"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1047750" cy="504825"/>
+                            <a:ext cx="1085850" cy="304800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
-                          <a:ln w="3175">
-[...4 lines deleted...]
-                          </a:ln>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="140.0" w:type="dxa"/>
@@ -419,159 +414,159 @@
         <w:gridCol w:w="2685"/>
         <w:gridCol w:w="2355"/>
         <w:gridCol w:w="2520"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2685"/>
             <w:gridCol w:w="2355"/>
             <w:gridCol w:w="2520"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Vendor / Supplier Name</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Account / Vendor ID</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Sales Rep Name</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Sales Rep Contact</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -1079,123 +1074,123 @@
       <w:tblGrid>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="5040"/>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Compliance Requirement</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Required?</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Verified / Date</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -1970,70 +1965,90 @@
       <w:pPr>
         <w:pBdr>
           <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="890620"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION C: PERFORMANCE SCORING</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:spacing w:after="40" w:before="40" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Score each criterion 1–5: 1 = Unacceptable, 2 = Below Expectations, 3 = Meets Expectations, 4 = Exceeds Expectations, 5 = Excellent</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table4"/>
         <w:tblW w:w="10080.0" w:type="dxa"/>
@@ -2066,1953 +2081,1953 @@
             <w:gridCol w:w="1398"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation Criterion</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Score (1–5)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Weight (%)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Weighted Score</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Comments</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Product / Service Quality — meets specifications, CoA, and performance claims</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Delivery Reliability — on-time delivery, correct quantities, no substitutions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation Quality — CoA, SDS, lot-specific data provided promptly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Support — responsiveness, expertise, availability of field service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Pricing &amp; Value — competitive pricing, transparent invoicing, contract terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulatory Compliance — current certifications, FDA clearances up to date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication — proactive notification of backorders, recalls, or changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Complaint Resolution — responsiveness and effectiveness in resolving issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Chain Integrity (if applicable) — validated shipping, temp records</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Overall Business Relationship — reliability, partnership approach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:spacing w:before="140" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table5"/>
         <w:tblW w:w="10080.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
@@ -4022,358 +4037,358 @@
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Total Weighted Score</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Maximum Possible</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Overall % Score</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Vendor Classification</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1208407183"/>
+                <w:id w:val="-767290853"/>
                 <w:tag w:val="goog_rdk_0"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐ Preferred (≥80%) </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Approved (60–79%) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Conditional (&lt;60%) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Disqualified</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
       <w:pPr>
         <w:spacing w:before="140" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION D: RECALL &amp; INCIDENT HISTORY</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
@@ -4405,636 +4420,636 @@
             <w:gridCol w:w="3840"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Recall / Incident Date</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Product / Lot Affected</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Recall Class</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab Response / Resolution</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Class I</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Class II</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Class III </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Market Withdrawal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Class I </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Class II </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Class III </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Market Withdrawal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Class I </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Class II </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Class III </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Market Withdrawal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
       <w:pPr>
         <w:spacing w:before="140" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION E: DECISION &amp; AUTHORIZATION</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
@@ -5060,121 +5075,121 @@
             <w:gridCol w:w="10080"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="fce8eb" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="160.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="160.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="890620"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluator Recommendation:</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
             <w:pPr>
               <w:spacing w:before="60" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ APPROVE as Preferred Vendor — No restrictions</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
             <w:pPr>
               <w:spacing w:before="60" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ APPROVE with conditions: _______________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
             <w:pPr>
               <w:spacing w:before="60" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ CONDITIONAL APPROVAL — Re-evaluate within 6 months</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
             <w:pPr>
               <w:spacing w:before="60" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ REJECT — Do not use. Reason: __________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
       <w:pPr>
         <w:spacing w:before="140" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table8"/>
         <w:tblW w:w="10080.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
@@ -5182,319 +5197,319 @@
       <w:tblGrid>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="3360"/>
             <w:gridCol w:w="3360"/>
             <w:gridCol w:w="3360"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluated By</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Purchasing / Lab Manager</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Director</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: _______________ Name: ___________________ Date: ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: _______________ Name: ___________________ Date: ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: _______________ Name: ___________________ Date: ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId8" w:type="default"/>
       <w:footerReference r:id="rId9" w:type="default"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="1080" w:top="1080" w:left="1080" w:right="1080" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial Unicode MS"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">VEN-F-001  |  Rev 1.0  |  Page </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">  |  © Lab2Doctors</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
     <w:pPr>
       <w:shd w:fill="890620" w:val="clear"/>
       <w:spacing w:after="80" w:before="80" w:lineRule="auto"/>
       <w:ind w:left="120" w:firstLine="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:color w:val="ffffff"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Lab2Doctors  |  Vendor Evaluation Form</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>