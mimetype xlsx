--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -1,84 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...13 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
+  <Override ContentType="application/binary" PartName="/xl/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...7 lines deleted...]
-  </bookViews>
   <sheets>
-    <sheet name="Inventory Log" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Monthly Usage" sheetId="3" r:id="rId3"/>
+    <sheet state="visible" name="Inventory Log" sheetId="1" r:id="rId4"/>
+    <sheet state="visible" name="Receiving Log" sheetId="2" r:id="rId5"/>
+    <sheet state="visible" name="Monthly Usage" sheetId="3" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <definedNames/>
+  <calcPr/>
   <extLst>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+    <ext uri="GoogleSheetsCustomDataVersion2">
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="hUVHzY3r15SFufdXL5vEYFzDqPhh63k8CEFkd8DxTpA="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="40">
   <si>
-    <t>Lab2Doctors  |  Inventory Management Log</t>
+    <t>Inventory Management Log</t>
   </si>
   <si>
     <t>Reagent, Supply &amp; Consumable Stock Tracking</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Document #: INV-001  |  Version: 1.0  </t>
   </si>
   <si>
     <t>Effective Date: ___________</t>
   </si>
   <si>
     <t>Item Name / Description</t>
   </si>
   <si>
     <t>Catalog #</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Unit Size</t>
   </si>
   <si>
     <t>Min Stock Level</t>
   </si>
   <si>
     <t>Current Qty</t>
   </si>
   <si>
     <t>Reorder Qty</t>
   </si>
@@ -147,2205 +142,4980 @@
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Oct</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <fonts count="8">
     <font>
-      <sz val="11"/>
+      <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
+      <sz val="15.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
+    <font/>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="11.0"/>
       <color rgb="FF890620"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color rgb="FFFFFFFF"/>
+      <sz val="9.0"/>
+      <color rgb="FF002642"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="10.0"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10.0"/>
       <color theme="1"/>
       <name val="Arial"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9.0"/>
+      <color theme="1"/>
+      <name val="Arial"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125"/>
+      <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF890620"/>
+        <bgColor rgb="FF890620"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFCE8EB"/>
+        <bgColor rgb="FFFCE8EB"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF002642"/>
+        <bgColor rgb="FF002642"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
+        <bgColor rgb="FFF0F0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="5">
+    <border/>
     <border>
       <left/>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFCCCCCC"/>
       </left>
       <right style="thin">
         <color rgb="FFCCCCCC"/>
       </right>
       <top style="thin">
         <color rgb="FFCCCCCC"/>
       </top>
       <bottom style="thin">
         <color rgb="FFCCCCCC"/>
       </bottom>
-      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="9">
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+  <cellXfs count="12">
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf borderId="4" fillId="4" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf borderId="4" fillId="5" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="4" fillId="6" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="1" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...7 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>158750</xdr:colOff>
+      <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>95251</xdr:rowOff>
+      <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1238250" cy="546100"/>
+    <xdr:ext cx="1609725" cy="447675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image 1" descr="Picture">
-[...6 lines deleted...]
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="0" name="image2.jpg" title="Image"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm>
-[...2 lines deleted...]
-        </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
-    <xdr:clientData/>
+    <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>209550</xdr:colOff>
+      <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>38101</xdr:rowOff>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1238250" cy="501650"/>
+    <xdr:ext cx="1581150" cy="447675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image 1" descr="Picture">
-[...6 lines deleted...]
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="0" name="image1.jpg" title="Image"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm>
-[...2 lines deleted...]
-        </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
-    <xdr:clientData/>
+    <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>393700</xdr:colOff>
+      <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>76201</xdr:rowOff>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1238250" cy="539750"/>
+    <xdr:ext cx="1581150" cy="447675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image 1" descr="Picture">
-[...6 lines deleted...]
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="0" name="image1.jpg" title="Image"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm>
-[...2 lines deleted...]
-        </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
-    <xdr:clientData/>
+    <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="0000FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...30 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface=""/>
-[...29 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <pageSetUpPr/>
+  </sheetPr>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="22" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="11" width="16" customWidth="1"/>
+    <col customWidth="1" min="1" max="1" width="22.0"/>
+    <col customWidth="1" min="2" max="3" width="14.0"/>
+    <col customWidth="1" min="4" max="7" width="10.0"/>
+    <col customWidth="1" min="8" max="9" width="12.0"/>
+    <col customWidth="1" min="10" max="10" width="14.0"/>
+    <col customWidth="1" min="11" max="11" width="16.0"/>
+    <col customWidth="1" min="12" max="26" width="8.71"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="53" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="6" t="s">
+    <row r="1" ht="52.5" customHeight="1">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:11" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="3"/>
+    </row>
+    <row r="2" ht="21.75" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5"/>
-[...22 lines deleted...]
-      <c r="J3" s="8" t="s">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="3"/>
+    </row>
+    <row r="3" ht="19.5" customHeight="1">
+      <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="5"/>
-[...3 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="K3" s="3"/>
+    </row>
+    <row r="4" ht="9.75" customHeight="1"/>
+    <row r="5" ht="30.0" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="D5" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="F5" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="G5" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="H5" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="1" t="s">
+      <c r="I5" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="K5" s="1" t="s">
+      <c r="J5" s="7" t="s">
         <v>13</v>
       </c>
-    </row>
-[...519 lines deleted...]
-    </row>
+      <c r="K5" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" ht="19.5" customHeight="1">
+      <c r="A6" s="8"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="8"/>
+    </row>
+    <row r="7" ht="19.5" customHeight="1">
+      <c r="A7" s="9"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+    </row>
+    <row r="8" ht="19.5" customHeight="1">
+      <c r="A8" s="8"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
+    </row>
+    <row r="9" ht="19.5" customHeight="1">
+      <c r="A9" s="9"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+    </row>
+    <row r="10" ht="19.5" customHeight="1">
+      <c r="A10" s="8"/>
+      <c r="B10" s="8"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="8"/>
+      <c r="K10" s="8"/>
+    </row>
+    <row r="11" ht="19.5" customHeight="1">
+      <c r="A11" s="9"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+    </row>
+    <row r="12" ht="19.5" customHeight="1">
+      <c r="A12" s="8"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="8"/>
+    </row>
+    <row r="13" ht="19.5" customHeight="1">
+      <c r="A13" s="9"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+    </row>
+    <row r="14" ht="19.5" customHeight="1">
+      <c r="A14" s="8"/>
+      <c r="B14" s="8"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+    </row>
+    <row r="15" ht="19.5" customHeight="1">
+      <c r="A15" s="9"/>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+    </row>
+    <row r="16" ht="19.5" customHeight="1">
+      <c r="A16" s="8"/>
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
+    </row>
+    <row r="17" ht="19.5" customHeight="1">
+      <c r="A17" s="9"/>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+    </row>
+    <row r="18" ht="19.5" customHeight="1">
+      <c r="A18" s="8"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="8"/>
+    </row>
+    <row r="19" ht="19.5" customHeight="1">
+      <c r="A19" s="9"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+    </row>
+    <row r="20" ht="19.5" customHeight="1">
+      <c r="A20" s="8"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
+    </row>
+    <row r="21" ht="19.5" customHeight="1">
+      <c r="A21" s="9"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+    </row>
+    <row r="22" ht="19.5" customHeight="1">
+      <c r="A22" s="8"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
+    </row>
+    <row r="23" ht="19.5" customHeight="1">
+      <c r="A23" s="9"/>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+    </row>
+    <row r="24" ht="19.5" customHeight="1">
+      <c r="A24" s="8"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
+    </row>
+    <row r="25" ht="19.5" customHeight="1">
+      <c r="A25" s="9"/>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="9"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+    </row>
+    <row r="26" ht="19.5" customHeight="1">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="8"/>
+    </row>
+    <row r="27" ht="19.5" customHeight="1">
+      <c r="A27" s="9"/>
+      <c r="B27" s="9"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="9"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="9"/>
+      <c r="I27" s="9"/>
+      <c r="J27" s="9"/>
+      <c r="K27" s="9"/>
+    </row>
+    <row r="28" ht="19.5" customHeight="1">
+      <c r="A28" s="8"/>
+      <c r="B28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="8"/>
+    </row>
+    <row r="29" ht="19.5" customHeight="1">
+      <c r="A29" s="9"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
+    </row>
+    <row r="30" ht="19.5" customHeight="1">
+      <c r="A30" s="8"/>
+      <c r="B30" s="8"/>
+      <c r="C30" s="8"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+      <c r="K30" s="8"/>
+    </row>
+    <row r="31" ht="19.5" customHeight="1">
+      <c r="A31" s="9"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="9"/>
+      <c r="J31" s="9"/>
+      <c r="K31" s="9"/>
+    </row>
+    <row r="32" ht="19.5" customHeight="1">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+    </row>
+    <row r="33" ht="19.5" customHeight="1">
+      <c r="A33" s="9"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="9"/>
+      <c r="J33" s="9"/>
+      <c r="K33" s="9"/>
+    </row>
+    <row r="34" ht="19.5" customHeight="1">
+      <c r="A34" s="8"/>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="8"/>
+    </row>
+    <row r="35" ht="19.5" customHeight="1">
+      <c r="A35" s="9"/>
+      <c r="B35" s="9"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="9"/>
+      <c r="I35" s="9"/>
+      <c r="J35" s="9"/>
+      <c r="K35" s="9"/>
+    </row>
+    <row r="36" ht="19.5" customHeight="1">
+      <c r="A36" s="8"/>
+      <c r="B36" s="8"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="8"/>
+    </row>
+    <row r="37" ht="19.5" customHeight="1">
+      <c r="A37" s="9"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="9"/>
+      <c r="I37" s="9"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="9"/>
+    </row>
+    <row r="38" ht="19.5" customHeight="1">
+      <c r="A38" s="8"/>
+      <c r="B38" s="8"/>
+      <c r="C38" s="8"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="8"/>
+    </row>
+    <row r="39" ht="19.5" customHeight="1">
+      <c r="A39" s="9"/>
+      <c r="B39" s="9"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="9"/>
+      <c r="F39" s="9"/>
+      <c r="G39" s="9"/>
+      <c r="H39" s="9"/>
+      <c r="I39" s="9"/>
+      <c r="J39" s="9"/>
+      <c r="K39" s="9"/>
+    </row>
+    <row r="40" ht="19.5" customHeight="1">
+      <c r="A40" s="8"/>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+    </row>
+    <row r="41" ht="19.5" customHeight="1">
+      <c r="A41" s="9"/>
+      <c r="B41" s="9"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="9"/>
+      <c r="I41" s="9"/>
+      <c r="J41" s="9"/>
+      <c r="K41" s="9"/>
+    </row>
+    <row r="42" ht="19.5" customHeight="1">
+      <c r="A42" s="8"/>
+      <c r="B42" s="8"/>
+      <c r="C42" s="8"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8"/>
+    </row>
+    <row r="43" ht="19.5" customHeight="1">
+      <c r="A43" s="9"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9"/>
+      <c r="I43" s="9"/>
+      <c r="J43" s="9"/>
+      <c r="K43" s="9"/>
+    </row>
+    <row r="44" ht="19.5" customHeight="1">
+      <c r="A44" s="8"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="8"/>
+      <c r="H44" s="8"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="8"/>
+      <c r="K44" s="8"/>
+    </row>
+    <row r="45" ht="19.5" customHeight="1">
+      <c r="A45" s="9"/>
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+      <c r="J45" s="9"/>
+      <c r="K45" s="9"/>
+    </row>
+    <row r="46" ht="14.25" customHeight="1"/>
+    <row r="47" ht="14.25" customHeight="1"/>
+    <row r="48" ht="14.25" customHeight="1"/>
+    <row r="49" ht="14.25" customHeight="1"/>
+    <row r="50" ht="14.25" customHeight="1"/>
+    <row r="51" ht="14.25" customHeight="1"/>
+    <row r="52" ht="14.25" customHeight="1"/>
+    <row r="53" ht="14.25" customHeight="1"/>
+    <row r="54" ht="14.25" customHeight="1"/>
+    <row r="55" ht="14.25" customHeight="1"/>
+    <row r="56" ht="14.25" customHeight="1"/>
+    <row r="57" ht="14.25" customHeight="1"/>
+    <row r="58" ht="14.25" customHeight="1"/>
+    <row r="59" ht="14.25" customHeight="1"/>
+    <row r="60" ht="14.25" customHeight="1"/>
+    <row r="61" ht="14.25" customHeight="1"/>
+    <row r="62" ht="14.25" customHeight="1"/>
+    <row r="63" ht="14.25" customHeight="1"/>
+    <row r="64" ht="14.25" customHeight="1"/>
+    <row r="65" ht="14.25" customHeight="1"/>
+    <row r="66" ht="14.25" customHeight="1"/>
+    <row r="67" ht="14.25" customHeight="1"/>
+    <row r="68" ht="14.25" customHeight="1"/>
+    <row r="69" ht="14.25" customHeight="1"/>
+    <row r="70" ht="14.25" customHeight="1"/>
+    <row r="71" ht="14.25" customHeight="1"/>
+    <row r="72" ht="14.25" customHeight="1"/>
+    <row r="73" ht="14.25" customHeight="1"/>
+    <row r="74" ht="14.25" customHeight="1"/>
+    <row r="75" ht="14.25" customHeight="1"/>
+    <row r="76" ht="14.25" customHeight="1"/>
+    <row r="77" ht="14.25" customHeight="1"/>
+    <row r="78" ht="14.25" customHeight="1"/>
+    <row r="79" ht="14.25" customHeight="1"/>
+    <row r="80" ht="14.25" customHeight="1"/>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="82" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+    <row r="84" ht="14.25" customHeight="1"/>
+    <row r="85" ht="14.25" customHeight="1"/>
+    <row r="86" ht="14.25" customHeight="1"/>
+    <row r="87" ht="14.25" customHeight="1"/>
+    <row r="88" ht="14.25" customHeight="1"/>
+    <row r="89" ht="14.25" customHeight="1"/>
+    <row r="90" ht="14.25" customHeight="1"/>
+    <row r="91" ht="14.25" customHeight="1"/>
+    <row r="92" ht="14.25" customHeight="1"/>
+    <row r="93" ht="14.25" customHeight="1"/>
+    <row r="94" ht="14.25" customHeight="1"/>
+    <row r="95" ht="14.25" customHeight="1"/>
+    <row r="96" ht="14.25" customHeight="1"/>
+    <row r="97" ht="14.25" customHeight="1"/>
+    <row r="98" ht="14.25" customHeight="1"/>
+    <row r="99" ht="14.25" customHeight="1"/>
+    <row r="100" ht="14.25" customHeight="1"/>
+    <row r="101" ht="14.25" customHeight="1"/>
+    <row r="102" ht="14.25" customHeight="1"/>
+    <row r="103" ht="14.25" customHeight="1"/>
+    <row r="104" ht="14.25" customHeight="1"/>
+    <row r="105" ht="14.25" customHeight="1"/>
+    <row r="106" ht="14.25" customHeight="1"/>
+    <row r="107" ht="14.25" customHeight="1"/>
+    <row r="108" ht="14.25" customHeight="1"/>
+    <row r="109" ht="14.25" customHeight="1"/>
+    <row r="110" ht="14.25" customHeight="1"/>
+    <row r="111" ht="14.25" customHeight="1"/>
+    <row r="112" ht="14.25" customHeight="1"/>
+    <row r="113" ht="14.25" customHeight="1"/>
+    <row r="114" ht="14.25" customHeight="1"/>
+    <row r="115" ht="14.25" customHeight="1"/>
+    <row r="116" ht="14.25" customHeight="1"/>
+    <row r="117" ht="14.25" customHeight="1"/>
+    <row r="118" ht="14.25" customHeight="1"/>
+    <row r="119" ht="14.25" customHeight="1"/>
+    <row r="120" ht="14.25" customHeight="1"/>
+    <row r="121" ht="14.25" customHeight="1"/>
+    <row r="122" ht="14.25" customHeight="1"/>
+    <row r="123" ht="14.25" customHeight="1"/>
+    <row r="124" ht="14.25" customHeight="1"/>
+    <row r="125" ht="14.25" customHeight="1"/>
+    <row r="126" ht="14.25" customHeight="1"/>
+    <row r="127" ht="14.25" customHeight="1"/>
+    <row r="128" ht="14.25" customHeight="1"/>
+    <row r="129" ht="14.25" customHeight="1"/>
+    <row r="130" ht="14.25" customHeight="1"/>
+    <row r="131" ht="14.25" customHeight="1"/>
+    <row r="132" ht="14.25" customHeight="1"/>
+    <row r="133" ht="14.25" customHeight="1"/>
+    <row r="134" ht="14.25" customHeight="1"/>
+    <row r="135" ht="14.25" customHeight="1"/>
+    <row r="136" ht="14.25" customHeight="1"/>
+    <row r="137" ht="14.25" customHeight="1"/>
+    <row r="138" ht="14.25" customHeight="1"/>
+    <row r="139" ht="14.25" customHeight="1"/>
+    <row r="140" ht="14.25" customHeight="1"/>
+    <row r="141" ht="14.25" customHeight="1"/>
+    <row r="142" ht="14.25" customHeight="1"/>
+    <row r="143" ht="14.25" customHeight="1"/>
+    <row r="144" ht="14.25" customHeight="1"/>
+    <row r="145" ht="14.25" customHeight="1"/>
+    <row r="146" ht="14.25" customHeight="1"/>
+    <row r="147" ht="14.25" customHeight="1"/>
+    <row r="148" ht="14.25" customHeight="1"/>
+    <row r="149" ht="14.25" customHeight="1"/>
+    <row r="150" ht="14.25" customHeight="1"/>
+    <row r="151" ht="14.25" customHeight="1"/>
+    <row r="152" ht="14.25" customHeight="1"/>
+    <row r="153" ht="14.25" customHeight="1"/>
+    <row r="154" ht="14.25" customHeight="1"/>
+    <row r="155" ht="14.25" customHeight="1"/>
+    <row r="156" ht="14.25" customHeight="1"/>
+    <row r="157" ht="14.25" customHeight="1"/>
+    <row r="158" ht="14.25" customHeight="1"/>
+    <row r="159" ht="14.25" customHeight="1"/>
+    <row r="160" ht="14.25" customHeight="1"/>
+    <row r="161" ht="14.25" customHeight="1"/>
+    <row r="162" ht="14.25" customHeight="1"/>
+    <row r="163" ht="14.25" customHeight="1"/>
+    <row r="164" ht="14.25" customHeight="1"/>
+    <row r="165" ht="14.25" customHeight="1"/>
+    <row r="166" ht="14.25" customHeight="1"/>
+    <row r="167" ht="14.25" customHeight="1"/>
+    <row r="168" ht="14.25" customHeight="1"/>
+    <row r="169" ht="14.25" customHeight="1"/>
+    <row r="170" ht="14.25" customHeight="1"/>
+    <row r="171" ht="14.25" customHeight="1"/>
+    <row r="172" ht="14.25" customHeight="1"/>
+    <row r="173" ht="14.25" customHeight="1"/>
+    <row r="174" ht="14.25" customHeight="1"/>
+    <row r="175" ht="14.25" customHeight="1"/>
+    <row r="176" ht="14.25" customHeight="1"/>
+    <row r="177" ht="14.25" customHeight="1"/>
+    <row r="178" ht="14.25" customHeight="1"/>
+    <row r="179" ht="14.25" customHeight="1"/>
+    <row r="180" ht="14.25" customHeight="1"/>
+    <row r="181" ht="14.25" customHeight="1"/>
+    <row r="182" ht="14.25" customHeight="1"/>
+    <row r="183" ht="14.25" customHeight="1"/>
+    <row r="184" ht="14.25" customHeight="1"/>
+    <row r="185" ht="14.25" customHeight="1"/>
+    <row r="186" ht="14.25" customHeight="1"/>
+    <row r="187" ht="14.25" customHeight="1"/>
+    <row r="188" ht="14.25" customHeight="1"/>
+    <row r="189" ht="14.25" customHeight="1"/>
+    <row r="190" ht="14.25" customHeight="1"/>
+    <row r="191" ht="14.25" customHeight="1"/>
+    <row r="192" ht="14.25" customHeight="1"/>
+    <row r="193" ht="14.25" customHeight="1"/>
+    <row r="194" ht="14.25" customHeight="1"/>
+    <row r="195" ht="14.25" customHeight="1"/>
+    <row r="196" ht="14.25" customHeight="1"/>
+    <row r="197" ht="14.25" customHeight="1"/>
+    <row r="198" ht="14.25" customHeight="1"/>
+    <row r="199" ht="14.25" customHeight="1"/>
+    <row r="200" ht="14.25" customHeight="1"/>
+    <row r="201" ht="14.25" customHeight="1"/>
+    <row r="202" ht="14.25" customHeight="1"/>
+    <row r="203" ht="14.25" customHeight="1"/>
+    <row r="204" ht="14.25" customHeight="1"/>
+    <row r="205" ht="14.25" customHeight="1"/>
+    <row r="206" ht="14.25" customHeight="1"/>
+    <row r="207" ht="14.25" customHeight="1"/>
+    <row r="208" ht="14.25" customHeight="1"/>
+    <row r="209" ht="14.25" customHeight="1"/>
+    <row r="210" ht="14.25" customHeight="1"/>
+    <row r="211" ht="14.25" customHeight="1"/>
+    <row r="212" ht="14.25" customHeight="1"/>
+    <row r="213" ht="14.25" customHeight="1"/>
+    <row r="214" ht="14.25" customHeight="1"/>
+    <row r="215" ht="14.25" customHeight="1"/>
+    <row r="216" ht="14.25" customHeight="1"/>
+    <row r="217" ht="14.25" customHeight="1"/>
+    <row r="218" ht="14.25" customHeight="1"/>
+    <row r="219" ht="14.25" customHeight="1"/>
+    <row r="220" ht="14.25" customHeight="1"/>
+    <row r="221" ht="14.25" customHeight="1"/>
+    <row r="222" ht="14.25" customHeight="1"/>
+    <row r="223" ht="14.25" customHeight="1"/>
+    <row r="224" ht="14.25" customHeight="1"/>
+    <row r="225" ht="14.25" customHeight="1"/>
+    <row r="226" ht="14.25" customHeight="1"/>
+    <row r="227" ht="14.25" customHeight="1"/>
+    <row r="228" ht="14.25" customHeight="1"/>
+    <row r="229" ht="14.25" customHeight="1"/>
+    <row r="230" ht="14.25" customHeight="1"/>
+    <row r="231" ht="14.25" customHeight="1"/>
+    <row r="232" ht="14.25" customHeight="1"/>
+    <row r="233" ht="14.25" customHeight="1"/>
+    <row r="234" ht="14.25" customHeight="1"/>
+    <row r="235" ht="14.25" customHeight="1"/>
+    <row r="236" ht="14.25" customHeight="1"/>
+    <row r="237" ht="14.25" customHeight="1"/>
+    <row r="238" ht="14.25" customHeight="1"/>
+    <row r="239" ht="14.25" customHeight="1"/>
+    <row r="240" ht="14.25" customHeight="1"/>
+    <row r="241" ht="14.25" customHeight="1"/>
+    <row r="242" ht="14.25" customHeight="1"/>
+    <row r="243" ht="14.25" customHeight="1"/>
+    <row r="244" ht="14.25" customHeight="1"/>
+    <row r="245" ht="14.25" customHeight="1"/>
+    <row r="246" ht="14.25" customHeight="1"/>
+    <row r="247" ht="14.25" customHeight="1"/>
+    <row r="248" ht="14.25" customHeight="1"/>
+    <row r="249" ht="14.25" customHeight="1"/>
+    <row r="250" ht="14.25" customHeight="1"/>
+    <row r="251" ht="14.25" customHeight="1"/>
+    <row r="252" ht="14.25" customHeight="1"/>
+    <row r="253" ht="14.25" customHeight="1"/>
+    <row r="254" ht="14.25" customHeight="1"/>
+    <row r="255" ht="14.25" customHeight="1"/>
+    <row r="256" ht="14.25" customHeight="1"/>
+    <row r="257" ht="14.25" customHeight="1"/>
+    <row r="258" ht="14.25" customHeight="1"/>
+    <row r="259" ht="14.25" customHeight="1"/>
+    <row r="260" ht="14.25" customHeight="1"/>
+    <row r="261" ht="14.25" customHeight="1"/>
+    <row r="262" ht="14.25" customHeight="1"/>
+    <row r="263" ht="14.25" customHeight="1"/>
+    <row r="264" ht="14.25" customHeight="1"/>
+    <row r="265" ht="14.25" customHeight="1"/>
+    <row r="266" ht="14.25" customHeight="1"/>
+    <row r="267" ht="14.25" customHeight="1"/>
+    <row r="268" ht="14.25" customHeight="1"/>
+    <row r="269" ht="14.25" customHeight="1"/>
+    <row r="270" ht="14.25" customHeight="1"/>
+    <row r="271" ht="14.25" customHeight="1"/>
+    <row r="272" ht="14.25" customHeight="1"/>
+    <row r="273" ht="14.25" customHeight="1"/>
+    <row r="274" ht="14.25" customHeight="1"/>
+    <row r="275" ht="14.25" customHeight="1"/>
+    <row r="276" ht="14.25" customHeight="1"/>
+    <row r="277" ht="14.25" customHeight="1"/>
+    <row r="278" ht="14.25" customHeight="1"/>
+    <row r="279" ht="14.25" customHeight="1"/>
+    <row r="280" ht="14.25" customHeight="1"/>
+    <row r="281" ht="14.25" customHeight="1"/>
+    <row r="282" ht="14.25" customHeight="1"/>
+    <row r="283" ht="14.25" customHeight="1"/>
+    <row r="284" ht="14.25" customHeight="1"/>
+    <row r="285" ht="14.25" customHeight="1"/>
+    <row r="286" ht="14.25" customHeight="1"/>
+    <row r="287" ht="14.25" customHeight="1"/>
+    <row r="288" ht="14.25" customHeight="1"/>
+    <row r="289" ht="14.25" customHeight="1"/>
+    <row r="290" ht="14.25" customHeight="1"/>
+    <row r="291" ht="14.25" customHeight="1"/>
+    <row r="292" ht="14.25" customHeight="1"/>
+    <row r="293" ht="14.25" customHeight="1"/>
+    <row r="294" ht="14.25" customHeight="1"/>
+    <row r="295" ht="14.25" customHeight="1"/>
+    <row r="296" ht="14.25" customHeight="1"/>
+    <row r="297" ht="14.25" customHeight="1"/>
+    <row r="298" ht="14.25" customHeight="1"/>
+    <row r="299" ht="14.25" customHeight="1"/>
+    <row r="300" ht="14.25" customHeight="1"/>
+    <row r="301" ht="14.25" customHeight="1"/>
+    <row r="302" ht="14.25" customHeight="1"/>
+    <row r="303" ht="14.25" customHeight="1"/>
+    <row r="304" ht="14.25" customHeight="1"/>
+    <row r="305" ht="14.25" customHeight="1"/>
+    <row r="306" ht="14.25" customHeight="1"/>
+    <row r="307" ht="14.25" customHeight="1"/>
+    <row r="308" ht="14.25" customHeight="1"/>
+    <row r="309" ht="14.25" customHeight="1"/>
+    <row r="310" ht="14.25" customHeight="1"/>
+    <row r="311" ht="14.25" customHeight="1"/>
+    <row r="312" ht="14.25" customHeight="1"/>
+    <row r="313" ht="14.25" customHeight="1"/>
+    <row r="314" ht="14.25" customHeight="1"/>
+    <row r="315" ht="14.25" customHeight="1"/>
+    <row r="316" ht="14.25" customHeight="1"/>
+    <row r="317" ht="14.25" customHeight="1"/>
+    <row r="318" ht="14.25" customHeight="1"/>
+    <row r="319" ht="14.25" customHeight="1"/>
+    <row r="320" ht="14.25" customHeight="1"/>
+    <row r="321" ht="14.25" customHeight="1"/>
+    <row r="322" ht="14.25" customHeight="1"/>
+    <row r="323" ht="14.25" customHeight="1"/>
+    <row r="324" ht="14.25" customHeight="1"/>
+    <row r="325" ht="14.25" customHeight="1"/>
+    <row r="326" ht="14.25" customHeight="1"/>
+    <row r="327" ht="14.25" customHeight="1"/>
+    <row r="328" ht="14.25" customHeight="1"/>
+    <row r="329" ht="14.25" customHeight="1"/>
+    <row r="330" ht="14.25" customHeight="1"/>
+    <row r="331" ht="14.25" customHeight="1"/>
+    <row r="332" ht="14.25" customHeight="1"/>
+    <row r="333" ht="14.25" customHeight="1"/>
+    <row r="334" ht="14.25" customHeight="1"/>
+    <row r="335" ht="14.25" customHeight="1"/>
+    <row r="336" ht="14.25" customHeight="1"/>
+    <row r="337" ht="14.25" customHeight="1"/>
+    <row r="338" ht="14.25" customHeight="1"/>
+    <row r="339" ht="14.25" customHeight="1"/>
+    <row r="340" ht="14.25" customHeight="1"/>
+    <row r="341" ht="14.25" customHeight="1"/>
+    <row r="342" ht="14.25" customHeight="1"/>
+    <row r="343" ht="14.25" customHeight="1"/>
+    <row r="344" ht="14.25" customHeight="1"/>
+    <row r="345" ht="14.25" customHeight="1"/>
+    <row r="346" ht="14.25" customHeight="1"/>
+    <row r="347" ht="14.25" customHeight="1"/>
+    <row r="348" ht="14.25" customHeight="1"/>
+    <row r="349" ht="14.25" customHeight="1"/>
+    <row r="350" ht="14.25" customHeight="1"/>
+    <row r="351" ht="14.25" customHeight="1"/>
+    <row r="352" ht="14.25" customHeight="1"/>
+    <row r="353" ht="14.25" customHeight="1"/>
+    <row r="354" ht="14.25" customHeight="1"/>
+    <row r="355" ht="14.25" customHeight="1"/>
+    <row r="356" ht="14.25" customHeight="1"/>
+    <row r="357" ht="14.25" customHeight="1"/>
+    <row r="358" ht="14.25" customHeight="1"/>
+    <row r="359" ht="14.25" customHeight="1"/>
+    <row r="360" ht="14.25" customHeight="1"/>
+    <row r="361" ht="14.25" customHeight="1"/>
+    <row r="362" ht="14.25" customHeight="1"/>
+    <row r="363" ht="14.25" customHeight="1"/>
+    <row r="364" ht="14.25" customHeight="1"/>
+    <row r="365" ht="14.25" customHeight="1"/>
+    <row r="366" ht="14.25" customHeight="1"/>
+    <row r="367" ht="14.25" customHeight="1"/>
+    <row r="368" ht="14.25" customHeight="1"/>
+    <row r="369" ht="14.25" customHeight="1"/>
+    <row r="370" ht="14.25" customHeight="1"/>
+    <row r="371" ht="14.25" customHeight="1"/>
+    <row r="372" ht="14.25" customHeight="1"/>
+    <row r="373" ht="14.25" customHeight="1"/>
+    <row r="374" ht="14.25" customHeight="1"/>
+    <row r="375" ht="14.25" customHeight="1"/>
+    <row r="376" ht="14.25" customHeight="1"/>
+    <row r="377" ht="14.25" customHeight="1"/>
+    <row r="378" ht="14.25" customHeight="1"/>
+    <row r="379" ht="14.25" customHeight="1"/>
+    <row r="380" ht="14.25" customHeight="1"/>
+    <row r="381" ht="14.25" customHeight="1"/>
+    <row r="382" ht="14.25" customHeight="1"/>
+    <row r="383" ht="14.25" customHeight="1"/>
+    <row r="384" ht="14.25" customHeight="1"/>
+    <row r="385" ht="14.25" customHeight="1"/>
+    <row r="386" ht="14.25" customHeight="1"/>
+    <row r="387" ht="14.25" customHeight="1"/>
+    <row r="388" ht="14.25" customHeight="1"/>
+    <row r="389" ht="14.25" customHeight="1"/>
+    <row r="390" ht="14.25" customHeight="1"/>
+    <row r="391" ht="14.25" customHeight="1"/>
+    <row r="392" ht="14.25" customHeight="1"/>
+    <row r="393" ht="14.25" customHeight="1"/>
+    <row r="394" ht="14.25" customHeight="1"/>
+    <row r="395" ht="14.25" customHeight="1"/>
+    <row r="396" ht="14.25" customHeight="1"/>
+    <row r="397" ht="14.25" customHeight="1"/>
+    <row r="398" ht="14.25" customHeight="1"/>
+    <row r="399" ht="14.25" customHeight="1"/>
+    <row r="400" ht="14.25" customHeight="1"/>
+    <row r="401" ht="14.25" customHeight="1"/>
+    <row r="402" ht="14.25" customHeight="1"/>
+    <row r="403" ht="14.25" customHeight="1"/>
+    <row r="404" ht="14.25" customHeight="1"/>
+    <row r="405" ht="14.25" customHeight="1"/>
+    <row r="406" ht="14.25" customHeight="1"/>
+    <row r="407" ht="14.25" customHeight="1"/>
+    <row r="408" ht="14.25" customHeight="1"/>
+    <row r="409" ht="14.25" customHeight="1"/>
+    <row r="410" ht="14.25" customHeight="1"/>
+    <row r="411" ht="14.25" customHeight="1"/>
+    <row r="412" ht="14.25" customHeight="1"/>
+    <row r="413" ht="14.25" customHeight="1"/>
+    <row r="414" ht="14.25" customHeight="1"/>
+    <row r="415" ht="14.25" customHeight="1"/>
+    <row r="416" ht="14.25" customHeight="1"/>
+    <row r="417" ht="14.25" customHeight="1"/>
+    <row r="418" ht="14.25" customHeight="1"/>
+    <row r="419" ht="14.25" customHeight="1"/>
+    <row r="420" ht="14.25" customHeight="1"/>
+    <row r="421" ht="14.25" customHeight="1"/>
+    <row r="422" ht="14.25" customHeight="1"/>
+    <row r="423" ht="14.25" customHeight="1"/>
+    <row r="424" ht="14.25" customHeight="1"/>
+    <row r="425" ht="14.25" customHeight="1"/>
+    <row r="426" ht="14.25" customHeight="1"/>
+    <row r="427" ht="14.25" customHeight="1"/>
+    <row r="428" ht="14.25" customHeight="1"/>
+    <row r="429" ht="14.25" customHeight="1"/>
+    <row r="430" ht="14.25" customHeight="1"/>
+    <row r="431" ht="14.25" customHeight="1"/>
+    <row r="432" ht="14.25" customHeight="1"/>
+    <row r="433" ht="14.25" customHeight="1"/>
+    <row r="434" ht="14.25" customHeight="1"/>
+    <row r="435" ht="14.25" customHeight="1"/>
+    <row r="436" ht="14.25" customHeight="1"/>
+    <row r="437" ht="14.25" customHeight="1"/>
+    <row r="438" ht="14.25" customHeight="1"/>
+    <row r="439" ht="14.25" customHeight="1"/>
+    <row r="440" ht="14.25" customHeight="1"/>
+    <row r="441" ht="14.25" customHeight="1"/>
+    <row r="442" ht="14.25" customHeight="1"/>
+    <row r="443" ht="14.25" customHeight="1"/>
+    <row r="444" ht="14.25" customHeight="1"/>
+    <row r="445" ht="14.25" customHeight="1"/>
+    <row r="446" ht="14.25" customHeight="1"/>
+    <row r="447" ht="14.25" customHeight="1"/>
+    <row r="448" ht="14.25" customHeight="1"/>
+    <row r="449" ht="14.25" customHeight="1"/>
+    <row r="450" ht="14.25" customHeight="1"/>
+    <row r="451" ht="14.25" customHeight="1"/>
+    <row r="452" ht="14.25" customHeight="1"/>
+    <row r="453" ht="14.25" customHeight="1"/>
+    <row r="454" ht="14.25" customHeight="1"/>
+    <row r="455" ht="14.25" customHeight="1"/>
+    <row r="456" ht="14.25" customHeight="1"/>
+    <row r="457" ht="14.25" customHeight="1"/>
+    <row r="458" ht="14.25" customHeight="1"/>
+    <row r="459" ht="14.25" customHeight="1"/>
+    <row r="460" ht="14.25" customHeight="1"/>
+    <row r="461" ht="14.25" customHeight="1"/>
+    <row r="462" ht="14.25" customHeight="1"/>
+    <row r="463" ht="14.25" customHeight="1"/>
+    <row r="464" ht="14.25" customHeight="1"/>
+    <row r="465" ht="14.25" customHeight="1"/>
+    <row r="466" ht="14.25" customHeight="1"/>
+    <row r="467" ht="14.25" customHeight="1"/>
+    <row r="468" ht="14.25" customHeight="1"/>
+    <row r="469" ht="14.25" customHeight="1"/>
+    <row r="470" ht="14.25" customHeight="1"/>
+    <row r="471" ht="14.25" customHeight="1"/>
+    <row r="472" ht="14.25" customHeight="1"/>
+    <row r="473" ht="14.25" customHeight="1"/>
+    <row r="474" ht="14.25" customHeight="1"/>
+    <row r="475" ht="14.25" customHeight="1"/>
+    <row r="476" ht="14.25" customHeight="1"/>
+    <row r="477" ht="14.25" customHeight="1"/>
+    <row r="478" ht="14.25" customHeight="1"/>
+    <row r="479" ht="14.25" customHeight="1"/>
+    <row r="480" ht="14.25" customHeight="1"/>
+    <row r="481" ht="14.25" customHeight="1"/>
+    <row r="482" ht="14.25" customHeight="1"/>
+    <row r="483" ht="14.25" customHeight="1"/>
+    <row r="484" ht="14.25" customHeight="1"/>
+    <row r="485" ht="14.25" customHeight="1"/>
+    <row r="486" ht="14.25" customHeight="1"/>
+    <row r="487" ht="14.25" customHeight="1"/>
+    <row r="488" ht="14.25" customHeight="1"/>
+    <row r="489" ht="14.25" customHeight="1"/>
+    <row r="490" ht="14.25" customHeight="1"/>
+    <row r="491" ht="14.25" customHeight="1"/>
+    <row r="492" ht="14.25" customHeight="1"/>
+    <row r="493" ht="14.25" customHeight="1"/>
+    <row r="494" ht="14.25" customHeight="1"/>
+    <row r="495" ht="14.25" customHeight="1"/>
+    <row r="496" ht="14.25" customHeight="1"/>
+    <row r="497" ht="14.25" customHeight="1"/>
+    <row r="498" ht="14.25" customHeight="1"/>
+    <row r="499" ht="14.25" customHeight="1"/>
+    <row r="500" ht="14.25" customHeight="1"/>
+    <row r="501" ht="14.25" customHeight="1"/>
+    <row r="502" ht="14.25" customHeight="1"/>
+    <row r="503" ht="14.25" customHeight="1"/>
+    <row r="504" ht="14.25" customHeight="1"/>
+    <row r="505" ht="14.25" customHeight="1"/>
+    <row r="506" ht="14.25" customHeight="1"/>
+    <row r="507" ht="14.25" customHeight="1"/>
+    <row r="508" ht="14.25" customHeight="1"/>
+    <row r="509" ht="14.25" customHeight="1"/>
+    <row r="510" ht="14.25" customHeight="1"/>
+    <row r="511" ht="14.25" customHeight="1"/>
+    <row r="512" ht="14.25" customHeight="1"/>
+    <row r="513" ht="14.25" customHeight="1"/>
+    <row r="514" ht="14.25" customHeight="1"/>
+    <row r="515" ht="14.25" customHeight="1"/>
+    <row r="516" ht="14.25" customHeight="1"/>
+    <row r="517" ht="14.25" customHeight="1"/>
+    <row r="518" ht="14.25" customHeight="1"/>
+    <row r="519" ht="14.25" customHeight="1"/>
+    <row r="520" ht="14.25" customHeight="1"/>
+    <row r="521" ht="14.25" customHeight="1"/>
+    <row r="522" ht="14.25" customHeight="1"/>
+    <row r="523" ht="14.25" customHeight="1"/>
+    <row r="524" ht="14.25" customHeight="1"/>
+    <row r="525" ht="14.25" customHeight="1"/>
+    <row r="526" ht="14.25" customHeight="1"/>
+    <row r="527" ht="14.25" customHeight="1"/>
+    <row r="528" ht="14.25" customHeight="1"/>
+    <row r="529" ht="14.25" customHeight="1"/>
+    <row r="530" ht="14.25" customHeight="1"/>
+    <row r="531" ht="14.25" customHeight="1"/>
+    <row r="532" ht="14.25" customHeight="1"/>
+    <row r="533" ht="14.25" customHeight="1"/>
+    <row r="534" ht="14.25" customHeight="1"/>
+    <row r="535" ht="14.25" customHeight="1"/>
+    <row r="536" ht="14.25" customHeight="1"/>
+    <row r="537" ht="14.25" customHeight="1"/>
+    <row r="538" ht="14.25" customHeight="1"/>
+    <row r="539" ht="14.25" customHeight="1"/>
+    <row r="540" ht="14.25" customHeight="1"/>
+    <row r="541" ht="14.25" customHeight="1"/>
+    <row r="542" ht="14.25" customHeight="1"/>
+    <row r="543" ht="14.25" customHeight="1"/>
+    <row r="544" ht="14.25" customHeight="1"/>
+    <row r="545" ht="14.25" customHeight="1"/>
+    <row r="546" ht="14.25" customHeight="1"/>
+    <row r="547" ht="14.25" customHeight="1"/>
+    <row r="548" ht="14.25" customHeight="1"/>
+    <row r="549" ht="14.25" customHeight="1"/>
+    <row r="550" ht="14.25" customHeight="1"/>
+    <row r="551" ht="14.25" customHeight="1"/>
+    <row r="552" ht="14.25" customHeight="1"/>
+    <row r="553" ht="14.25" customHeight="1"/>
+    <row r="554" ht="14.25" customHeight="1"/>
+    <row r="555" ht="14.25" customHeight="1"/>
+    <row r="556" ht="14.25" customHeight="1"/>
+    <row r="557" ht="14.25" customHeight="1"/>
+    <row r="558" ht="14.25" customHeight="1"/>
+    <row r="559" ht="14.25" customHeight="1"/>
+    <row r="560" ht="14.25" customHeight="1"/>
+    <row r="561" ht="14.25" customHeight="1"/>
+    <row r="562" ht="14.25" customHeight="1"/>
+    <row r="563" ht="14.25" customHeight="1"/>
+    <row r="564" ht="14.25" customHeight="1"/>
+    <row r="565" ht="14.25" customHeight="1"/>
+    <row r="566" ht="14.25" customHeight="1"/>
+    <row r="567" ht="14.25" customHeight="1"/>
+    <row r="568" ht="14.25" customHeight="1"/>
+    <row r="569" ht="14.25" customHeight="1"/>
+    <row r="570" ht="14.25" customHeight="1"/>
+    <row r="571" ht="14.25" customHeight="1"/>
+    <row r="572" ht="14.25" customHeight="1"/>
+    <row r="573" ht="14.25" customHeight="1"/>
+    <row r="574" ht="14.25" customHeight="1"/>
+    <row r="575" ht="14.25" customHeight="1"/>
+    <row r="576" ht="14.25" customHeight="1"/>
+    <row r="577" ht="14.25" customHeight="1"/>
+    <row r="578" ht="14.25" customHeight="1"/>
+    <row r="579" ht="14.25" customHeight="1"/>
+    <row r="580" ht="14.25" customHeight="1"/>
+    <row r="581" ht="14.25" customHeight="1"/>
+    <row r="582" ht="14.25" customHeight="1"/>
+    <row r="583" ht="14.25" customHeight="1"/>
+    <row r="584" ht="14.25" customHeight="1"/>
+    <row r="585" ht="14.25" customHeight="1"/>
+    <row r="586" ht="14.25" customHeight="1"/>
+    <row r="587" ht="14.25" customHeight="1"/>
+    <row r="588" ht="14.25" customHeight="1"/>
+    <row r="589" ht="14.25" customHeight="1"/>
+    <row r="590" ht="14.25" customHeight="1"/>
+    <row r="591" ht="14.25" customHeight="1"/>
+    <row r="592" ht="14.25" customHeight="1"/>
+    <row r="593" ht="14.25" customHeight="1"/>
+    <row r="594" ht="14.25" customHeight="1"/>
+    <row r="595" ht="14.25" customHeight="1"/>
+    <row r="596" ht="14.25" customHeight="1"/>
+    <row r="597" ht="14.25" customHeight="1"/>
+    <row r="598" ht="14.25" customHeight="1"/>
+    <row r="599" ht="14.25" customHeight="1"/>
+    <row r="600" ht="14.25" customHeight="1"/>
+    <row r="601" ht="14.25" customHeight="1"/>
+    <row r="602" ht="14.25" customHeight="1"/>
+    <row r="603" ht="14.25" customHeight="1"/>
+    <row r="604" ht="14.25" customHeight="1"/>
+    <row r="605" ht="14.25" customHeight="1"/>
+    <row r="606" ht="14.25" customHeight="1"/>
+    <row r="607" ht="14.25" customHeight="1"/>
+    <row r="608" ht="14.25" customHeight="1"/>
+    <row r="609" ht="14.25" customHeight="1"/>
+    <row r="610" ht="14.25" customHeight="1"/>
+    <row r="611" ht="14.25" customHeight="1"/>
+    <row r="612" ht="14.25" customHeight="1"/>
+    <row r="613" ht="14.25" customHeight="1"/>
+    <row r="614" ht="14.25" customHeight="1"/>
+    <row r="615" ht="14.25" customHeight="1"/>
+    <row r="616" ht="14.25" customHeight="1"/>
+    <row r="617" ht="14.25" customHeight="1"/>
+    <row r="618" ht="14.25" customHeight="1"/>
+    <row r="619" ht="14.25" customHeight="1"/>
+    <row r="620" ht="14.25" customHeight="1"/>
+    <row r="621" ht="14.25" customHeight="1"/>
+    <row r="622" ht="14.25" customHeight="1"/>
+    <row r="623" ht="14.25" customHeight="1"/>
+    <row r="624" ht="14.25" customHeight="1"/>
+    <row r="625" ht="14.25" customHeight="1"/>
+    <row r="626" ht="14.25" customHeight="1"/>
+    <row r="627" ht="14.25" customHeight="1"/>
+    <row r="628" ht="14.25" customHeight="1"/>
+    <row r="629" ht="14.25" customHeight="1"/>
+    <row r="630" ht="14.25" customHeight="1"/>
+    <row r="631" ht="14.25" customHeight="1"/>
+    <row r="632" ht="14.25" customHeight="1"/>
+    <row r="633" ht="14.25" customHeight="1"/>
+    <row r="634" ht="14.25" customHeight="1"/>
+    <row r="635" ht="14.25" customHeight="1"/>
+    <row r="636" ht="14.25" customHeight="1"/>
+    <row r="637" ht="14.25" customHeight="1"/>
+    <row r="638" ht="14.25" customHeight="1"/>
+    <row r="639" ht="14.25" customHeight="1"/>
+    <row r="640" ht="14.25" customHeight="1"/>
+    <row r="641" ht="14.25" customHeight="1"/>
+    <row r="642" ht="14.25" customHeight="1"/>
+    <row r="643" ht="14.25" customHeight="1"/>
+    <row r="644" ht="14.25" customHeight="1"/>
+    <row r="645" ht="14.25" customHeight="1"/>
+    <row r="646" ht="14.25" customHeight="1"/>
+    <row r="647" ht="14.25" customHeight="1"/>
+    <row r="648" ht="14.25" customHeight="1"/>
+    <row r="649" ht="14.25" customHeight="1"/>
+    <row r="650" ht="14.25" customHeight="1"/>
+    <row r="651" ht="14.25" customHeight="1"/>
+    <row r="652" ht="14.25" customHeight="1"/>
+    <row r="653" ht="14.25" customHeight="1"/>
+    <row r="654" ht="14.25" customHeight="1"/>
+    <row r="655" ht="14.25" customHeight="1"/>
+    <row r="656" ht="14.25" customHeight="1"/>
+    <row r="657" ht="14.25" customHeight="1"/>
+    <row r="658" ht="14.25" customHeight="1"/>
+    <row r="659" ht="14.25" customHeight="1"/>
+    <row r="660" ht="14.25" customHeight="1"/>
+    <row r="661" ht="14.25" customHeight="1"/>
+    <row r="662" ht="14.25" customHeight="1"/>
+    <row r="663" ht="14.25" customHeight="1"/>
+    <row r="664" ht="14.25" customHeight="1"/>
+    <row r="665" ht="14.25" customHeight="1"/>
+    <row r="666" ht="14.25" customHeight="1"/>
+    <row r="667" ht="14.25" customHeight="1"/>
+    <row r="668" ht="14.25" customHeight="1"/>
+    <row r="669" ht="14.25" customHeight="1"/>
+    <row r="670" ht="14.25" customHeight="1"/>
+    <row r="671" ht="14.25" customHeight="1"/>
+    <row r="672" ht="14.25" customHeight="1"/>
+    <row r="673" ht="14.25" customHeight="1"/>
+    <row r="674" ht="14.25" customHeight="1"/>
+    <row r="675" ht="14.25" customHeight="1"/>
+    <row r="676" ht="14.25" customHeight="1"/>
+    <row r="677" ht="14.25" customHeight="1"/>
+    <row r="678" ht="14.25" customHeight="1"/>
+    <row r="679" ht="14.25" customHeight="1"/>
+    <row r="680" ht="14.25" customHeight="1"/>
+    <row r="681" ht="14.25" customHeight="1"/>
+    <row r="682" ht="14.25" customHeight="1"/>
+    <row r="683" ht="14.25" customHeight="1"/>
+    <row r="684" ht="14.25" customHeight="1"/>
+    <row r="685" ht="14.25" customHeight="1"/>
+    <row r="686" ht="14.25" customHeight="1"/>
+    <row r="687" ht="14.25" customHeight="1"/>
+    <row r="688" ht="14.25" customHeight="1"/>
+    <row r="689" ht="14.25" customHeight="1"/>
+    <row r="690" ht="14.25" customHeight="1"/>
+    <row r="691" ht="14.25" customHeight="1"/>
+    <row r="692" ht="14.25" customHeight="1"/>
+    <row r="693" ht="14.25" customHeight="1"/>
+    <row r="694" ht="14.25" customHeight="1"/>
+    <row r="695" ht="14.25" customHeight="1"/>
+    <row r="696" ht="14.25" customHeight="1"/>
+    <row r="697" ht="14.25" customHeight="1"/>
+    <row r="698" ht="14.25" customHeight="1"/>
+    <row r="699" ht="14.25" customHeight="1"/>
+    <row r="700" ht="14.25" customHeight="1"/>
+    <row r="701" ht="14.25" customHeight="1"/>
+    <row r="702" ht="14.25" customHeight="1"/>
+    <row r="703" ht="14.25" customHeight="1"/>
+    <row r="704" ht="14.25" customHeight="1"/>
+    <row r="705" ht="14.25" customHeight="1"/>
+    <row r="706" ht="14.25" customHeight="1"/>
+    <row r="707" ht="14.25" customHeight="1"/>
+    <row r="708" ht="14.25" customHeight="1"/>
+    <row r="709" ht="14.25" customHeight="1"/>
+    <row r="710" ht="14.25" customHeight="1"/>
+    <row r="711" ht="14.25" customHeight="1"/>
+    <row r="712" ht="14.25" customHeight="1"/>
+    <row r="713" ht="14.25" customHeight="1"/>
+    <row r="714" ht="14.25" customHeight="1"/>
+    <row r="715" ht="14.25" customHeight="1"/>
+    <row r="716" ht="14.25" customHeight="1"/>
+    <row r="717" ht="14.25" customHeight="1"/>
+    <row r="718" ht="14.25" customHeight="1"/>
+    <row r="719" ht="14.25" customHeight="1"/>
+    <row r="720" ht="14.25" customHeight="1"/>
+    <row r="721" ht="14.25" customHeight="1"/>
+    <row r="722" ht="14.25" customHeight="1"/>
+    <row r="723" ht="14.25" customHeight="1"/>
+    <row r="724" ht="14.25" customHeight="1"/>
+    <row r="725" ht="14.25" customHeight="1"/>
+    <row r="726" ht="14.25" customHeight="1"/>
+    <row r="727" ht="14.25" customHeight="1"/>
+    <row r="728" ht="14.25" customHeight="1"/>
+    <row r="729" ht="14.25" customHeight="1"/>
+    <row r="730" ht="14.25" customHeight="1"/>
+    <row r="731" ht="14.25" customHeight="1"/>
+    <row r="732" ht="14.25" customHeight="1"/>
+    <row r="733" ht="14.25" customHeight="1"/>
+    <row r="734" ht="14.25" customHeight="1"/>
+    <row r="735" ht="14.25" customHeight="1"/>
+    <row r="736" ht="14.25" customHeight="1"/>
+    <row r="737" ht="14.25" customHeight="1"/>
+    <row r="738" ht="14.25" customHeight="1"/>
+    <row r="739" ht="14.25" customHeight="1"/>
+    <row r="740" ht="14.25" customHeight="1"/>
+    <row r="741" ht="14.25" customHeight="1"/>
+    <row r="742" ht="14.25" customHeight="1"/>
+    <row r="743" ht="14.25" customHeight="1"/>
+    <row r="744" ht="14.25" customHeight="1"/>
+    <row r="745" ht="14.25" customHeight="1"/>
+    <row r="746" ht="14.25" customHeight="1"/>
+    <row r="747" ht="14.25" customHeight="1"/>
+    <row r="748" ht="14.25" customHeight="1"/>
+    <row r="749" ht="14.25" customHeight="1"/>
+    <row r="750" ht="14.25" customHeight="1"/>
+    <row r="751" ht="14.25" customHeight="1"/>
+    <row r="752" ht="14.25" customHeight="1"/>
+    <row r="753" ht="14.25" customHeight="1"/>
+    <row r="754" ht="14.25" customHeight="1"/>
+    <row r="755" ht="14.25" customHeight="1"/>
+    <row r="756" ht="14.25" customHeight="1"/>
+    <row r="757" ht="14.25" customHeight="1"/>
+    <row r="758" ht="14.25" customHeight="1"/>
+    <row r="759" ht="14.25" customHeight="1"/>
+    <row r="760" ht="14.25" customHeight="1"/>
+    <row r="761" ht="14.25" customHeight="1"/>
+    <row r="762" ht="14.25" customHeight="1"/>
+    <row r="763" ht="14.25" customHeight="1"/>
+    <row r="764" ht="14.25" customHeight="1"/>
+    <row r="765" ht="14.25" customHeight="1"/>
+    <row r="766" ht="14.25" customHeight="1"/>
+    <row r="767" ht="14.25" customHeight="1"/>
+    <row r="768" ht="14.25" customHeight="1"/>
+    <row r="769" ht="14.25" customHeight="1"/>
+    <row r="770" ht="14.25" customHeight="1"/>
+    <row r="771" ht="14.25" customHeight="1"/>
+    <row r="772" ht="14.25" customHeight="1"/>
+    <row r="773" ht="14.25" customHeight="1"/>
+    <row r="774" ht="14.25" customHeight="1"/>
+    <row r="775" ht="14.25" customHeight="1"/>
+    <row r="776" ht="14.25" customHeight="1"/>
+    <row r="777" ht="14.25" customHeight="1"/>
+    <row r="778" ht="14.25" customHeight="1"/>
+    <row r="779" ht="14.25" customHeight="1"/>
+    <row r="780" ht="14.25" customHeight="1"/>
+    <row r="781" ht="14.25" customHeight="1"/>
+    <row r="782" ht="14.25" customHeight="1"/>
+    <row r="783" ht="14.25" customHeight="1"/>
+    <row r="784" ht="14.25" customHeight="1"/>
+    <row r="785" ht="14.25" customHeight="1"/>
+    <row r="786" ht="14.25" customHeight="1"/>
+    <row r="787" ht="14.25" customHeight="1"/>
+    <row r="788" ht="14.25" customHeight="1"/>
+    <row r="789" ht="14.25" customHeight="1"/>
+    <row r="790" ht="14.25" customHeight="1"/>
+    <row r="791" ht="14.25" customHeight="1"/>
+    <row r="792" ht="14.25" customHeight="1"/>
+    <row r="793" ht="14.25" customHeight="1"/>
+    <row r="794" ht="14.25" customHeight="1"/>
+    <row r="795" ht="14.25" customHeight="1"/>
+    <row r="796" ht="14.25" customHeight="1"/>
+    <row r="797" ht="14.25" customHeight="1"/>
+    <row r="798" ht="14.25" customHeight="1"/>
+    <row r="799" ht="14.25" customHeight="1"/>
+    <row r="800" ht="14.25" customHeight="1"/>
+    <row r="801" ht="14.25" customHeight="1"/>
+    <row r="802" ht="14.25" customHeight="1"/>
+    <row r="803" ht="14.25" customHeight="1"/>
+    <row r="804" ht="14.25" customHeight="1"/>
+    <row r="805" ht="14.25" customHeight="1"/>
+    <row r="806" ht="14.25" customHeight="1"/>
+    <row r="807" ht="14.25" customHeight="1"/>
+    <row r="808" ht="14.25" customHeight="1"/>
+    <row r="809" ht="14.25" customHeight="1"/>
+    <row r="810" ht="14.25" customHeight="1"/>
+    <row r="811" ht="14.25" customHeight="1"/>
+    <row r="812" ht="14.25" customHeight="1"/>
+    <row r="813" ht="14.25" customHeight="1"/>
+    <row r="814" ht="14.25" customHeight="1"/>
+    <row r="815" ht="14.25" customHeight="1"/>
+    <row r="816" ht="14.25" customHeight="1"/>
+    <row r="817" ht="14.25" customHeight="1"/>
+    <row r="818" ht="14.25" customHeight="1"/>
+    <row r="819" ht="14.25" customHeight="1"/>
+    <row r="820" ht="14.25" customHeight="1"/>
+    <row r="821" ht="14.25" customHeight="1"/>
+    <row r="822" ht="14.25" customHeight="1"/>
+    <row r="823" ht="14.25" customHeight="1"/>
+    <row r="824" ht="14.25" customHeight="1"/>
+    <row r="825" ht="14.25" customHeight="1"/>
+    <row r="826" ht="14.25" customHeight="1"/>
+    <row r="827" ht="14.25" customHeight="1"/>
+    <row r="828" ht="14.25" customHeight="1"/>
+    <row r="829" ht="14.25" customHeight="1"/>
+    <row r="830" ht="14.25" customHeight="1"/>
+    <row r="831" ht="14.25" customHeight="1"/>
+    <row r="832" ht="14.25" customHeight="1"/>
+    <row r="833" ht="14.25" customHeight="1"/>
+    <row r="834" ht="14.25" customHeight="1"/>
+    <row r="835" ht="14.25" customHeight="1"/>
+    <row r="836" ht="14.25" customHeight="1"/>
+    <row r="837" ht="14.25" customHeight="1"/>
+    <row r="838" ht="14.25" customHeight="1"/>
+    <row r="839" ht="14.25" customHeight="1"/>
+    <row r="840" ht="14.25" customHeight="1"/>
+    <row r="841" ht="14.25" customHeight="1"/>
+    <row r="842" ht="14.25" customHeight="1"/>
+    <row r="843" ht="14.25" customHeight="1"/>
+    <row r="844" ht="14.25" customHeight="1"/>
+    <row r="845" ht="14.25" customHeight="1"/>
+    <row r="846" ht="14.25" customHeight="1"/>
+    <row r="847" ht="14.25" customHeight="1"/>
+    <row r="848" ht="14.25" customHeight="1"/>
+    <row r="849" ht="14.25" customHeight="1"/>
+    <row r="850" ht="14.25" customHeight="1"/>
+    <row r="851" ht="14.25" customHeight="1"/>
+    <row r="852" ht="14.25" customHeight="1"/>
+    <row r="853" ht="14.25" customHeight="1"/>
+    <row r="854" ht="14.25" customHeight="1"/>
+    <row r="855" ht="14.25" customHeight="1"/>
+    <row r="856" ht="14.25" customHeight="1"/>
+    <row r="857" ht="14.25" customHeight="1"/>
+    <row r="858" ht="14.25" customHeight="1"/>
+    <row r="859" ht="14.25" customHeight="1"/>
+    <row r="860" ht="14.25" customHeight="1"/>
+    <row r="861" ht="14.25" customHeight="1"/>
+    <row r="862" ht="14.25" customHeight="1"/>
+    <row r="863" ht="14.25" customHeight="1"/>
+    <row r="864" ht="14.25" customHeight="1"/>
+    <row r="865" ht="14.25" customHeight="1"/>
+    <row r="866" ht="14.25" customHeight="1"/>
+    <row r="867" ht="14.25" customHeight="1"/>
+    <row r="868" ht="14.25" customHeight="1"/>
+    <row r="869" ht="14.25" customHeight="1"/>
+    <row r="870" ht="14.25" customHeight="1"/>
+    <row r="871" ht="14.25" customHeight="1"/>
+    <row r="872" ht="14.25" customHeight="1"/>
+    <row r="873" ht="14.25" customHeight="1"/>
+    <row r="874" ht="14.25" customHeight="1"/>
+    <row r="875" ht="14.25" customHeight="1"/>
+    <row r="876" ht="14.25" customHeight="1"/>
+    <row r="877" ht="14.25" customHeight="1"/>
+    <row r="878" ht="14.25" customHeight="1"/>
+    <row r="879" ht="14.25" customHeight="1"/>
+    <row r="880" ht="14.25" customHeight="1"/>
+    <row r="881" ht="14.25" customHeight="1"/>
+    <row r="882" ht="14.25" customHeight="1"/>
+    <row r="883" ht="14.25" customHeight="1"/>
+    <row r="884" ht="14.25" customHeight="1"/>
+    <row r="885" ht="14.25" customHeight="1"/>
+    <row r="886" ht="14.25" customHeight="1"/>
+    <row r="887" ht="14.25" customHeight="1"/>
+    <row r="888" ht="14.25" customHeight="1"/>
+    <row r="889" ht="14.25" customHeight="1"/>
+    <row r="890" ht="14.25" customHeight="1"/>
+    <row r="891" ht="14.25" customHeight="1"/>
+    <row r="892" ht="14.25" customHeight="1"/>
+    <row r="893" ht="14.25" customHeight="1"/>
+    <row r="894" ht="14.25" customHeight="1"/>
+    <row r="895" ht="14.25" customHeight="1"/>
+    <row r="896" ht="14.25" customHeight="1"/>
+    <row r="897" ht="14.25" customHeight="1"/>
+    <row r="898" ht="14.25" customHeight="1"/>
+    <row r="899" ht="14.25" customHeight="1"/>
+    <row r="900" ht="14.25" customHeight="1"/>
+    <row r="901" ht="14.25" customHeight="1"/>
+    <row r="902" ht="14.25" customHeight="1"/>
+    <row r="903" ht="14.25" customHeight="1"/>
+    <row r="904" ht="14.25" customHeight="1"/>
+    <row r="905" ht="14.25" customHeight="1"/>
+    <row r="906" ht="14.25" customHeight="1"/>
+    <row r="907" ht="14.25" customHeight="1"/>
+    <row r="908" ht="14.25" customHeight="1"/>
+    <row r="909" ht="14.25" customHeight="1"/>
+    <row r="910" ht="14.25" customHeight="1"/>
+    <row r="911" ht="14.25" customHeight="1"/>
+    <row r="912" ht="14.25" customHeight="1"/>
+    <row r="913" ht="14.25" customHeight="1"/>
+    <row r="914" ht="14.25" customHeight="1"/>
+    <row r="915" ht="14.25" customHeight="1"/>
+    <row r="916" ht="14.25" customHeight="1"/>
+    <row r="917" ht="14.25" customHeight="1"/>
+    <row r="918" ht="14.25" customHeight="1"/>
+    <row r="919" ht="14.25" customHeight="1"/>
+    <row r="920" ht="14.25" customHeight="1"/>
+    <row r="921" ht="14.25" customHeight="1"/>
+    <row r="922" ht="14.25" customHeight="1"/>
+    <row r="923" ht="14.25" customHeight="1"/>
+    <row r="924" ht="14.25" customHeight="1"/>
+    <row r="925" ht="14.25" customHeight="1"/>
+    <row r="926" ht="14.25" customHeight="1"/>
+    <row r="927" ht="14.25" customHeight="1"/>
+    <row r="928" ht="14.25" customHeight="1"/>
+    <row r="929" ht="14.25" customHeight="1"/>
+    <row r="930" ht="14.25" customHeight="1"/>
+    <row r="931" ht="14.25" customHeight="1"/>
+    <row r="932" ht="14.25" customHeight="1"/>
+    <row r="933" ht="14.25" customHeight="1"/>
+    <row r="934" ht="14.25" customHeight="1"/>
+    <row r="935" ht="14.25" customHeight="1"/>
+    <row r="936" ht="14.25" customHeight="1"/>
+    <row r="937" ht="14.25" customHeight="1"/>
+    <row r="938" ht="14.25" customHeight="1"/>
+    <row r="939" ht="14.25" customHeight="1"/>
+    <row r="940" ht="14.25" customHeight="1"/>
+    <row r="941" ht="14.25" customHeight="1"/>
+    <row r="942" ht="14.25" customHeight="1"/>
+    <row r="943" ht="14.25" customHeight="1"/>
+    <row r="944" ht="14.25" customHeight="1"/>
+    <row r="945" ht="14.25" customHeight="1"/>
+    <row r="946" ht="14.25" customHeight="1"/>
+    <row r="947" ht="14.25" customHeight="1"/>
+    <row r="948" ht="14.25" customHeight="1"/>
+    <row r="949" ht="14.25" customHeight="1"/>
+    <row r="950" ht="14.25" customHeight="1"/>
+    <row r="951" ht="14.25" customHeight="1"/>
+    <row r="952" ht="14.25" customHeight="1"/>
+    <row r="953" ht="14.25" customHeight="1"/>
+    <row r="954" ht="14.25" customHeight="1"/>
+    <row r="955" ht="14.25" customHeight="1"/>
+    <row r="956" ht="14.25" customHeight="1"/>
+    <row r="957" ht="14.25" customHeight="1"/>
+    <row r="958" ht="14.25" customHeight="1"/>
+    <row r="959" ht="14.25" customHeight="1"/>
+    <row r="960" ht="14.25" customHeight="1"/>
+    <row r="961" ht="14.25" customHeight="1"/>
+    <row r="962" ht="14.25" customHeight="1"/>
+    <row r="963" ht="14.25" customHeight="1"/>
+    <row r="964" ht="14.25" customHeight="1"/>
+    <row r="965" ht="14.25" customHeight="1"/>
+    <row r="966" ht="14.25" customHeight="1"/>
+    <row r="967" ht="14.25" customHeight="1"/>
+    <row r="968" ht="14.25" customHeight="1"/>
+    <row r="969" ht="14.25" customHeight="1"/>
+    <row r="970" ht="14.25" customHeight="1"/>
+    <row r="971" ht="14.25" customHeight="1"/>
+    <row r="972" ht="14.25" customHeight="1"/>
+    <row r="973" ht="14.25" customHeight="1"/>
+    <row r="974" ht="14.25" customHeight="1"/>
+    <row r="975" ht="14.25" customHeight="1"/>
+    <row r="976" ht="14.25" customHeight="1"/>
+    <row r="977" ht="14.25" customHeight="1"/>
+    <row r="978" ht="14.25" customHeight="1"/>
+    <row r="979" ht="14.25" customHeight="1"/>
+    <row r="980" ht="14.25" customHeight="1"/>
+    <row r="981" ht="14.25" customHeight="1"/>
+    <row r="982" ht="14.25" customHeight="1"/>
+    <row r="983" ht="14.25" customHeight="1"/>
+    <row r="984" ht="14.25" customHeight="1"/>
+    <row r="985" ht="14.25" customHeight="1"/>
+    <row r="986" ht="14.25" customHeight="1"/>
+    <row r="987" ht="14.25" customHeight="1"/>
+    <row r="988" ht="14.25" customHeight="1"/>
+    <row r="989" ht="14.25" customHeight="1"/>
+    <row r="990" ht="14.25" customHeight="1"/>
+    <row r="991" ht="14.25" customHeight="1"/>
+    <row r="992" ht="14.25" customHeight="1"/>
+    <row r="993" ht="14.25" customHeight="1"/>
+    <row r="994" ht="14.25" customHeight="1"/>
+    <row r="995" ht="14.25" customHeight="1"/>
+    <row r="996" ht="14.25" customHeight="1"/>
+    <row r="997" ht="14.25" customHeight="1"/>
+    <row r="998" ht="14.25" customHeight="1"/>
+    <row r="999" ht="14.25" customHeight="1"/>
+    <row r="1000" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:I3"/>
     <mergeCell ref="J3:K3"/>
-    <mergeCell ref="A1:K1"/>
-    <mergeCell ref="A3:I3"/>
   </mergeCells>
-  <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" sqref="J6 J7 J8 J9 J10 J11 J12 J13 J14 J15 J16 J17 J18 J19 J20 J21 J22 J23 J24 J25 J26 J27 J28 J29 J30 J31 J32 J33 J34 J35 J36 J37 J38 J39 J40 J41 J42 J43 J44 J45" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <dataValidations>
+    <dataValidation type="list" allowBlank="1" sqref="J6:J45">
       <formula1>"Room Temp,Refrigerated (2-8°C),Frozen (-20°C),Frozen (-80°C),Protected from Light"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="K6 K7 K8 K9 K10 K11 K12 K13 K14 K15 K16 K17 K18 K19 K20 K21 K22 K23 K24 K25 K26 K27 K28 K29 K30 K31 K32 K33 K34 K35 K36 K37 K38 K39 K40 K41 K42 K43 K44 K45" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="list" allowBlank="1" sqref="K6:K45">
       <formula1>"In Stock,Reorder Now,On Order,Low Stock,Expired — Remove,Quarantined"</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <printOptions/>
+  <pageMargins bottom="1.0" footer="0.0" header="0.0" left="0.75" right="0.75" top="1.0"/>
+  <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:J35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <pageSetUpPr/>
+  </sheetPr>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="14" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="10" width="16" customWidth="1"/>
+    <col customWidth="1" min="1" max="1" width="14.0"/>
+    <col customWidth="1" min="2" max="2" width="20.0"/>
+    <col customWidth="1" min="3" max="5" width="14.0"/>
+    <col customWidth="1" min="6" max="6" width="12.0"/>
+    <col customWidth="1" min="7" max="8" width="14.0"/>
+    <col customWidth="1" min="9" max="10" width="16.0"/>
+    <col customWidth="1" min="11" max="26" width="8.71"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="50" customHeight="1" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="A2" s="4" t="s">
+    <row r="1" ht="49.5" customHeight="1">
+      <c r="A1" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="5"/>
-[...11 lines deleted...]
-        <v>39</v>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="3"/>
+    </row>
+    <row r="2" ht="21.75" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>16</v>
       </c>
-      <c r="B3" s="5"/>
-[...6 lines deleted...]
-      <c r="I3" s="7" t="s">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="3"/>
+    </row>
+    <row r="3" ht="19.5" customHeight="1">
+      <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="J3" s="5"/>
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="5" t="s">
+        <v>3</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="J3" s="3"/>
+    </row>
+    <row r="4" ht="14.25" customHeight="1"/>
+    <row r="5" ht="30.0" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="1" t="s">
+      <c r="B5" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="E5" s="1" t="s">
-        <v>11</v>
+      <c r="C5" s="7" t="s">
+        <v>5</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="D5" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="E5" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="G5" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="H5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="J5" s="1" t="s">
+      <c r="I5" s="7" t="s">
         <v>23</v>
       </c>
-    </row>
-[...359 lines deleted...]
-    </row>
+      <c r="J5" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" ht="19.5" customHeight="1">
+      <c r="A6" s="8"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+    </row>
+    <row r="7" ht="19.5" customHeight="1">
+      <c r="A7" s="9"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+    </row>
+    <row r="8" ht="19.5" customHeight="1">
+      <c r="A8" s="8"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+    </row>
+    <row r="9" ht="19.5" customHeight="1">
+      <c r="A9" s="9"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+    </row>
+    <row r="10" ht="19.5" customHeight="1">
+      <c r="A10" s="8"/>
+      <c r="B10" s="8"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="8"/>
+    </row>
+    <row r="11" ht="19.5" customHeight="1">
+      <c r="A11" s="9"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+    </row>
+    <row r="12" ht="19.5" customHeight="1">
+      <c r="A12" s="8"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+    </row>
+    <row r="13" ht="19.5" customHeight="1">
+      <c r="A13" s="9"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+    </row>
+    <row r="14" ht="19.5" customHeight="1">
+      <c r="A14" s="8"/>
+      <c r="B14" s="8"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+    </row>
+    <row r="15" ht="19.5" customHeight="1">
+      <c r="A15" s="9"/>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+    </row>
+    <row r="16" ht="19.5" customHeight="1">
+      <c r="A16" s="8"/>
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+    </row>
+    <row r="17" ht="19.5" customHeight="1">
+      <c r="A17" s="9"/>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+    </row>
+    <row r="18" ht="19.5" customHeight="1">
+      <c r="A18" s="8"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+    </row>
+    <row r="19" ht="19.5" customHeight="1">
+      <c r="A19" s="9"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+    </row>
+    <row r="20" ht="19.5" customHeight="1">
+      <c r="A20" s="8"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+    </row>
+    <row r="21" ht="19.5" customHeight="1">
+      <c r="A21" s="9"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+    </row>
+    <row r="22" ht="19.5" customHeight="1">
+      <c r="A22" s="8"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+    </row>
+    <row r="23" ht="19.5" customHeight="1">
+      <c r="A23" s="9"/>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+    </row>
+    <row r="24" ht="19.5" customHeight="1">
+      <c r="A24" s="8"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+    </row>
+    <row r="25" ht="19.5" customHeight="1">
+      <c r="A25" s="9"/>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="9"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9"/>
+    </row>
+    <row r="26" ht="19.5" customHeight="1">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+    </row>
+    <row r="27" ht="19.5" customHeight="1">
+      <c r="A27" s="9"/>
+      <c r="B27" s="9"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="9"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="9"/>
+      <c r="I27" s="9"/>
+      <c r="J27" s="9"/>
+    </row>
+    <row r="28" ht="19.5" customHeight="1">
+      <c r="A28" s="8"/>
+      <c r="B28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+    </row>
+    <row r="29" ht="19.5" customHeight="1">
+      <c r="A29" s="9"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="9"/>
+    </row>
+    <row r="30" ht="19.5" customHeight="1">
+      <c r="A30" s="8"/>
+      <c r="B30" s="8"/>
+      <c r="C30" s="8"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+    </row>
+    <row r="31" ht="19.5" customHeight="1">
+      <c r="A31" s="9"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="9"/>
+      <c r="J31" s="9"/>
+    </row>
+    <row r="32" ht="19.5" customHeight="1">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+    </row>
+    <row r="33" ht="19.5" customHeight="1">
+      <c r="A33" s="9"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="9"/>
+      <c r="J33" s="9"/>
+    </row>
+    <row r="34" ht="19.5" customHeight="1">
+      <c r="A34" s="8"/>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+    </row>
+    <row r="35" ht="19.5" customHeight="1">
+      <c r="A35" s="9"/>
+      <c r="B35" s="9"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="9"/>
+      <c r="I35" s="9"/>
+      <c r="J35" s="9"/>
+    </row>
+    <row r="36" ht="14.25" customHeight="1"/>
+    <row r="37" ht="14.25" customHeight="1"/>
+    <row r="38" ht="14.25" customHeight="1"/>
+    <row r="39" ht="14.25" customHeight="1"/>
+    <row r="40" ht="14.25" customHeight="1"/>
+    <row r="41" ht="14.25" customHeight="1"/>
+    <row r="42" ht="14.25" customHeight="1"/>
+    <row r="43" ht="14.25" customHeight="1"/>
+    <row r="44" ht="14.25" customHeight="1"/>
+    <row r="45" ht="14.25" customHeight="1"/>
+    <row r="46" ht="14.25" customHeight="1"/>
+    <row r="47" ht="14.25" customHeight="1"/>
+    <row r="48" ht="14.25" customHeight="1"/>
+    <row r="49" ht="14.25" customHeight="1"/>
+    <row r="50" ht="14.25" customHeight="1"/>
+    <row r="51" ht="14.25" customHeight="1"/>
+    <row r="52" ht="14.25" customHeight="1"/>
+    <row r="53" ht="14.25" customHeight="1"/>
+    <row r="54" ht="14.25" customHeight="1"/>
+    <row r="55" ht="14.25" customHeight="1"/>
+    <row r="56" ht="14.25" customHeight="1"/>
+    <row r="57" ht="14.25" customHeight="1"/>
+    <row r="58" ht="14.25" customHeight="1"/>
+    <row r="59" ht="14.25" customHeight="1"/>
+    <row r="60" ht="14.25" customHeight="1"/>
+    <row r="61" ht="14.25" customHeight="1"/>
+    <row r="62" ht="14.25" customHeight="1"/>
+    <row r="63" ht="14.25" customHeight="1"/>
+    <row r="64" ht="14.25" customHeight="1"/>
+    <row r="65" ht="14.25" customHeight="1"/>
+    <row r="66" ht="14.25" customHeight="1"/>
+    <row r="67" ht="14.25" customHeight="1"/>
+    <row r="68" ht="14.25" customHeight="1"/>
+    <row r="69" ht="14.25" customHeight="1"/>
+    <row r="70" ht="14.25" customHeight="1"/>
+    <row r="71" ht="14.25" customHeight="1"/>
+    <row r="72" ht="14.25" customHeight="1"/>
+    <row r="73" ht="14.25" customHeight="1"/>
+    <row r="74" ht="14.25" customHeight="1"/>
+    <row r="75" ht="14.25" customHeight="1"/>
+    <row r="76" ht="14.25" customHeight="1"/>
+    <row r="77" ht="14.25" customHeight="1"/>
+    <row r="78" ht="14.25" customHeight="1"/>
+    <row r="79" ht="14.25" customHeight="1"/>
+    <row r="80" ht="14.25" customHeight="1"/>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="82" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+    <row r="84" ht="14.25" customHeight="1"/>
+    <row r="85" ht="14.25" customHeight="1"/>
+    <row r="86" ht="14.25" customHeight="1"/>
+    <row r="87" ht="14.25" customHeight="1"/>
+    <row r="88" ht="14.25" customHeight="1"/>
+    <row r="89" ht="14.25" customHeight="1"/>
+    <row r="90" ht="14.25" customHeight="1"/>
+    <row r="91" ht="14.25" customHeight="1"/>
+    <row r="92" ht="14.25" customHeight="1"/>
+    <row r="93" ht="14.25" customHeight="1"/>
+    <row r="94" ht="14.25" customHeight="1"/>
+    <row r="95" ht="14.25" customHeight="1"/>
+    <row r="96" ht="14.25" customHeight="1"/>
+    <row r="97" ht="14.25" customHeight="1"/>
+    <row r="98" ht="14.25" customHeight="1"/>
+    <row r="99" ht="14.25" customHeight="1"/>
+    <row r="100" ht="14.25" customHeight="1"/>
+    <row r="101" ht="14.25" customHeight="1"/>
+    <row r="102" ht="14.25" customHeight="1"/>
+    <row r="103" ht="14.25" customHeight="1"/>
+    <row r="104" ht="14.25" customHeight="1"/>
+    <row r="105" ht="14.25" customHeight="1"/>
+    <row r="106" ht="14.25" customHeight="1"/>
+    <row r="107" ht="14.25" customHeight="1"/>
+    <row r="108" ht="14.25" customHeight="1"/>
+    <row r="109" ht="14.25" customHeight="1"/>
+    <row r="110" ht="14.25" customHeight="1"/>
+    <row r="111" ht="14.25" customHeight="1"/>
+    <row r="112" ht="14.25" customHeight="1"/>
+    <row r="113" ht="14.25" customHeight="1"/>
+    <row r="114" ht="14.25" customHeight="1"/>
+    <row r="115" ht="14.25" customHeight="1"/>
+    <row r="116" ht="14.25" customHeight="1"/>
+    <row r="117" ht="14.25" customHeight="1"/>
+    <row r="118" ht="14.25" customHeight="1"/>
+    <row r="119" ht="14.25" customHeight="1"/>
+    <row r="120" ht="14.25" customHeight="1"/>
+    <row r="121" ht="14.25" customHeight="1"/>
+    <row r="122" ht="14.25" customHeight="1"/>
+    <row r="123" ht="14.25" customHeight="1"/>
+    <row r="124" ht="14.25" customHeight="1"/>
+    <row r="125" ht="14.25" customHeight="1"/>
+    <row r="126" ht="14.25" customHeight="1"/>
+    <row r="127" ht="14.25" customHeight="1"/>
+    <row r="128" ht="14.25" customHeight="1"/>
+    <row r="129" ht="14.25" customHeight="1"/>
+    <row r="130" ht="14.25" customHeight="1"/>
+    <row r="131" ht="14.25" customHeight="1"/>
+    <row r="132" ht="14.25" customHeight="1"/>
+    <row r="133" ht="14.25" customHeight="1"/>
+    <row r="134" ht="14.25" customHeight="1"/>
+    <row r="135" ht="14.25" customHeight="1"/>
+    <row r="136" ht="14.25" customHeight="1"/>
+    <row r="137" ht="14.25" customHeight="1"/>
+    <row r="138" ht="14.25" customHeight="1"/>
+    <row r="139" ht="14.25" customHeight="1"/>
+    <row r="140" ht="14.25" customHeight="1"/>
+    <row r="141" ht="14.25" customHeight="1"/>
+    <row r="142" ht="14.25" customHeight="1"/>
+    <row r="143" ht="14.25" customHeight="1"/>
+    <row r="144" ht="14.25" customHeight="1"/>
+    <row r="145" ht="14.25" customHeight="1"/>
+    <row r="146" ht="14.25" customHeight="1"/>
+    <row r="147" ht="14.25" customHeight="1"/>
+    <row r="148" ht="14.25" customHeight="1"/>
+    <row r="149" ht="14.25" customHeight="1"/>
+    <row r="150" ht="14.25" customHeight="1"/>
+    <row r="151" ht="14.25" customHeight="1"/>
+    <row r="152" ht="14.25" customHeight="1"/>
+    <row r="153" ht="14.25" customHeight="1"/>
+    <row r="154" ht="14.25" customHeight="1"/>
+    <row r="155" ht="14.25" customHeight="1"/>
+    <row r="156" ht="14.25" customHeight="1"/>
+    <row r="157" ht="14.25" customHeight="1"/>
+    <row r="158" ht="14.25" customHeight="1"/>
+    <row r="159" ht="14.25" customHeight="1"/>
+    <row r="160" ht="14.25" customHeight="1"/>
+    <row r="161" ht="14.25" customHeight="1"/>
+    <row r="162" ht="14.25" customHeight="1"/>
+    <row r="163" ht="14.25" customHeight="1"/>
+    <row r="164" ht="14.25" customHeight="1"/>
+    <row r="165" ht="14.25" customHeight="1"/>
+    <row r="166" ht="14.25" customHeight="1"/>
+    <row r="167" ht="14.25" customHeight="1"/>
+    <row r="168" ht="14.25" customHeight="1"/>
+    <row r="169" ht="14.25" customHeight="1"/>
+    <row r="170" ht="14.25" customHeight="1"/>
+    <row r="171" ht="14.25" customHeight="1"/>
+    <row r="172" ht="14.25" customHeight="1"/>
+    <row r="173" ht="14.25" customHeight="1"/>
+    <row r="174" ht="14.25" customHeight="1"/>
+    <row r="175" ht="14.25" customHeight="1"/>
+    <row r="176" ht="14.25" customHeight="1"/>
+    <row r="177" ht="14.25" customHeight="1"/>
+    <row r="178" ht="14.25" customHeight="1"/>
+    <row r="179" ht="14.25" customHeight="1"/>
+    <row r="180" ht="14.25" customHeight="1"/>
+    <row r="181" ht="14.25" customHeight="1"/>
+    <row r="182" ht="14.25" customHeight="1"/>
+    <row r="183" ht="14.25" customHeight="1"/>
+    <row r="184" ht="14.25" customHeight="1"/>
+    <row r="185" ht="14.25" customHeight="1"/>
+    <row r="186" ht="14.25" customHeight="1"/>
+    <row r="187" ht="14.25" customHeight="1"/>
+    <row r="188" ht="14.25" customHeight="1"/>
+    <row r="189" ht="14.25" customHeight="1"/>
+    <row r="190" ht="14.25" customHeight="1"/>
+    <row r="191" ht="14.25" customHeight="1"/>
+    <row r="192" ht="14.25" customHeight="1"/>
+    <row r="193" ht="14.25" customHeight="1"/>
+    <row r="194" ht="14.25" customHeight="1"/>
+    <row r="195" ht="14.25" customHeight="1"/>
+    <row r="196" ht="14.25" customHeight="1"/>
+    <row r="197" ht="14.25" customHeight="1"/>
+    <row r="198" ht="14.25" customHeight="1"/>
+    <row r="199" ht="14.25" customHeight="1"/>
+    <row r="200" ht="14.25" customHeight="1"/>
+    <row r="201" ht="14.25" customHeight="1"/>
+    <row r="202" ht="14.25" customHeight="1"/>
+    <row r="203" ht="14.25" customHeight="1"/>
+    <row r="204" ht="14.25" customHeight="1"/>
+    <row r="205" ht="14.25" customHeight="1"/>
+    <row r="206" ht="14.25" customHeight="1"/>
+    <row r="207" ht="14.25" customHeight="1"/>
+    <row r="208" ht="14.25" customHeight="1"/>
+    <row r="209" ht="14.25" customHeight="1"/>
+    <row r="210" ht="14.25" customHeight="1"/>
+    <row r="211" ht="14.25" customHeight="1"/>
+    <row r="212" ht="14.25" customHeight="1"/>
+    <row r="213" ht="14.25" customHeight="1"/>
+    <row r="214" ht="14.25" customHeight="1"/>
+    <row r="215" ht="14.25" customHeight="1"/>
+    <row r="216" ht="14.25" customHeight="1"/>
+    <row r="217" ht="14.25" customHeight="1"/>
+    <row r="218" ht="14.25" customHeight="1"/>
+    <row r="219" ht="14.25" customHeight="1"/>
+    <row r="220" ht="14.25" customHeight="1"/>
+    <row r="221" ht="14.25" customHeight="1"/>
+    <row r="222" ht="14.25" customHeight="1"/>
+    <row r="223" ht="14.25" customHeight="1"/>
+    <row r="224" ht="14.25" customHeight="1"/>
+    <row r="225" ht="14.25" customHeight="1"/>
+    <row r="226" ht="14.25" customHeight="1"/>
+    <row r="227" ht="14.25" customHeight="1"/>
+    <row r="228" ht="14.25" customHeight="1"/>
+    <row r="229" ht="14.25" customHeight="1"/>
+    <row r="230" ht="14.25" customHeight="1"/>
+    <row r="231" ht="14.25" customHeight="1"/>
+    <row r="232" ht="14.25" customHeight="1"/>
+    <row r="233" ht="14.25" customHeight="1"/>
+    <row r="234" ht="14.25" customHeight="1"/>
+    <row r="235" ht="14.25" customHeight="1"/>
+    <row r="236" ht="14.25" customHeight="1"/>
+    <row r="237" ht="14.25" customHeight="1"/>
+    <row r="238" ht="14.25" customHeight="1"/>
+    <row r="239" ht="14.25" customHeight="1"/>
+    <row r="240" ht="14.25" customHeight="1"/>
+    <row r="241" ht="14.25" customHeight="1"/>
+    <row r="242" ht="14.25" customHeight="1"/>
+    <row r="243" ht="14.25" customHeight="1"/>
+    <row r="244" ht="14.25" customHeight="1"/>
+    <row r="245" ht="14.25" customHeight="1"/>
+    <row r="246" ht="14.25" customHeight="1"/>
+    <row r="247" ht="14.25" customHeight="1"/>
+    <row r="248" ht="14.25" customHeight="1"/>
+    <row r="249" ht="14.25" customHeight="1"/>
+    <row r="250" ht="14.25" customHeight="1"/>
+    <row r="251" ht="14.25" customHeight="1"/>
+    <row r="252" ht="14.25" customHeight="1"/>
+    <row r="253" ht="14.25" customHeight="1"/>
+    <row r="254" ht="14.25" customHeight="1"/>
+    <row r="255" ht="14.25" customHeight="1"/>
+    <row r="256" ht="14.25" customHeight="1"/>
+    <row r="257" ht="14.25" customHeight="1"/>
+    <row r="258" ht="14.25" customHeight="1"/>
+    <row r="259" ht="14.25" customHeight="1"/>
+    <row r="260" ht="14.25" customHeight="1"/>
+    <row r="261" ht="14.25" customHeight="1"/>
+    <row r="262" ht="14.25" customHeight="1"/>
+    <row r="263" ht="14.25" customHeight="1"/>
+    <row r="264" ht="14.25" customHeight="1"/>
+    <row r="265" ht="14.25" customHeight="1"/>
+    <row r="266" ht="14.25" customHeight="1"/>
+    <row r="267" ht="14.25" customHeight="1"/>
+    <row r="268" ht="14.25" customHeight="1"/>
+    <row r="269" ht="14.25" customHeight="1"/>
+    <row r="270" ht="14.25" customHeight="1"/>
+    <row r="271" ht="14.25" customHeight="1"/>
+    <row r="272" ht="14.25" customHeight="1"/>
+    <row r="273" ht="14.25" customHeight="1"/>
+    <row r="274" ht="14.25" customHeight="1"/>
+    <row r="275" ht="14.25" customHeight="1"/>
+    <row r="276" ht="14.25" customHeight="1"/>
+    <row r="277" ht="14.25" customHeight="1"/>
+    <row r="278" ht="14.25" customHeight="1"/>
+    <row r="279" ht="14.25" customHeight="1"/>
+    <row r="280" ht="14.25" customHeight="1"/>
+    <row r="281" ht="14.25" customHeight="1"/>
+    <row r="282" ht="14.25" customHeight="1"/>
+    <row r="283" ht="14.25" customHeight="1"/>
+    <row r="284" ht="14.25" customHeight="1"/>
+    <row r="285" ht="14.25" customHeight="1"/>
+    <row r="286" ht="14.25" customHeight="1"/>
+    <row r="287" ht="14.25" customHeight="1"/>
+    <row r="288" ht="14.25" customHeight="1"/>
+    <row r="289" ht="14.25" customHeight="1"/>
+    <row r="290" ht="14.25" customHeight="1"/>
+    <row r="291" ht="14.25" customHeight="1"/>
+    <row r="292" ht="14.25" customHeight="1"/>
+    <row r="293" ht="14.25" customHeight="1"/>
+    <row r="294" ht="14.25" customHeight="1"/>
+    <row r="295" ht="14.25" customHeight="1"/>
+    <row r="296" ht="14.25" customHeight="1"/>
+    <row r="297" ht="14.25" customHeight="1"/>
+    <row r="298" ht="14.25" customHeight="1"/>
+    <row r="299" ht="14.25" customHeight="1"/>
+    <row r="300" ht="14.25" customHeight="1"/>
+    <row r="301" ht="14.25" customHeight="1"/>
+    <row r="302" ht="14.25" customHeight="1"/>
+    <row r="303" ht="14.25" customHeight="1"/>
+    <row r="304" ht="14.25" customHeight="1"/>
+    <row r="305" ht="14.25" customHeight="1"/>
+    <row r="306" ht="14.25" customHeight="1"/>
+    <row r="307" ht="14.25" customHeight="1"/>
+    <row r="308" ht="14.25" customHeight="1"/>
+    <row r="309" ht="14.25" customHeight="1"/>
+    <row r="310" ht="14.25" customHeight="1"/>
+    <row r="311" ht="14.25" customHeight="1"/>
+    <row r="312" ht="14.25" customHeight="1"/>
+    <row r="313" ht="14.25" customHeight="1"/>
+    <row r="314" ht="14.25" customHeight="1"/>
+    <row r="315" ht="14.25" customHeight="1"/>
+    <row r="316" ht="14.25" customHeight="1"/>
+    <row r="317" ht="14.25" customHeight="1"/>
+    <row r="318" ht="14.25" customHeight="1"/>
+    <row r="319" ht="14.25" customHeight="1"/>
+    <row r="320" ht="14.25" customHeight="1"/>
+    <row r="321" ht="14.25" customHeight="1"/>
+    <row r="322" ht="14.25" customHeight="1"/>
+    <row r="323" ht="14.25" customHeight="1"/>
+    <row r="324" ht="14.25" customHeight="1"/>
+    <row r="325" ht="14.25" customHeight="1"/>
+    <row r="326" ht="14.25" customHeight="1"/>
+    <row r="327" ht="14.25" customHeight="1"/>
+    <row r="328" ht="14.25" customHeight="1"/>
+    <row r="329" ht="14.25" customHeight="1"/>
+    <row r="330" ht="14.25" customHeight="1"/>
+    <row r="331" ht="14.25" customHeight="1"/>
+    <row r="332" ht="14.25" customHeight="1"/>
+    <row r="333" ht="14.25" customHeight="1"/>
+    <row r="334" ht="14.25" customHeight="1"/>
+    <row r="335" ht="14.25" customHeight="1"/>
+    <row r="336" ht="14.25" customHeight="1"/>
+    <row r="337" ht="14.25" customHeight="1"/>
+    <row r="338" ht="14.25" customHeight="1"/>
+    <row r="339" ht="14.25" customHeight="1"/>
+    <row r="340" ht="14.25" customHeight="1"/>
+    <row r="341" ht="14.25" customHeight="1"/>
+    <row r="342" ht="14.25" customHeight="1"/>
+    <row r="343" ht="14.25" customHeight="1"/>
+    <row r="344" ht="14.25" customHeight="1"/>
+    <row r="345" ht="14.25" customHeight="1"/>
+    <row r="346" ht="14.25" customHeight="1"/>
+    <row r="347" ht="14.25" customHeight="1"/>
+    <row r="348" ht="14.25" customHeight="1"/>
+    <row r="349" ht="14.25" customHeight="1"/>
+    <row r="350" ht="14.25" customHeight="1"/>
+    <row r="351" ht="14.25" customHeight="1"/>
+    <row r="352" ht="14.25" customHeight="1"/>
+    <row r="353" ht="14.25" customHeight="1"/>
+    <row r="354" ht="14.25" customHeight="1"/>
+    <row r="355" ht="14.25" customHeight="1"/>
+    <row r="356" ht="14.25" customHeight="1"/>
+    <row r="357" ht="14.25" customHeight="1"/>
+    <row r="358" ht="14.25" customHeight="1"/>
+    <row r="359" ht="14.25" customHeight="1"/>
+    <row r="360" ht="14.25" customHeight="1"/>
+    <row r="361" ht="14.25" customHeight="1"/>
+    <row r="362" ht="14.25" customHeight="1"/>
+    <row r="363" ht="14.25" customHeight="1"/>
+    <row r="364" ht="14.25" customHeight="1"/>
+    <row r="365" ht="14.25" customHeight="1"/>
+    <row r="366" ht="14.25" customHeight="1"/>
+    <row r="367" ht="14.25" customHeight="1"/>
+    <row r="368" ht="14.25" customHeight="1"/>
+    <row r="369" ht="14.25" customHeight="1"/>
+    <row r="370" ht="14.25" customHeight="1"/>
+    <row r="371" ht="14.25" customHeight="1"/>
+    <row r="372" ht="14.25" customHeight="1"/>
+    <row r="373" ht="14.25" customHeight="1"/>
+    <row r="374" ht="14.25" customHeight="1"/>
+    <row r="375" ht="14.25" customHeight="1"/>
+    <row r="376" ht="14.25" customHeight="1"/>
+    <row r="377" ht="14.25" customHeight="1"/>
+    <row r="378" ht="14.25" customHeight="1"/>
+    <row r="379" ht="14.25" customHeight="1"/>
+    <row r="380" ht="14.25" customHeight="1"/>
+    <row r="381" ht="14.25" customHeight="1"/>
+    <row r="382" ht="14.25" customHeight="1"/>
+    <row r="383" ht="14.25" customHeight="1"/>
+    <row r="384" ht="14.25" customHeight="1"/>
+    <row r="385" ht="14.25" customHeight="1"/>
+    <row r="386" ht="14.25" customHeight="1"/>
+    <row r="387" ht="14.25" customHeight="1"/>
+    <row r="388" ht="14.25" customHeight="1"/>
+    <row r="389" ht="14.25" customHeight="1"/>
+    <row r="390" ht="14.25" customHeight="1"/>
+    <row r="391" ht="14.25" customHeight="1"/>
+    <row r="392" ht="14.25" customHeight="1"/>
+    <row r="393" ht="14.25" customHeight="1"/>
+    <row r="394" ht="14.25" customHeight="1"/>
+    <row r="395" ht="14.25" customHeight="1"/>
+    <row r="396" ht="14.25" customHeight="1"/>
+    <row r="397" ht="14.25" customHeight="1"/>
+    <row r="398" ht="14.25" customHeight="1"/>
+    <row r="399" ht="14.25" customHeight="1"/>
+    <row r="400" ht="14.25" customHeight="1"/>
+    <row r="401" ht="14.25" customHeight="1"/>
+    <row r="402" ht="14.25" customHeight="1"/>
+    <row r="403" ht="14.25" customHeight="1"/>
+    <row r="404" ht="14.25" customHeight="1"/>
+    <row r="405" ht="14.25" customHeight="1"/>
+    <row r="406" ht="14.25" customHeight="1"/>
+    <row r="407" ht="14.25" customHeight="1"/>
+    <row r="408" ht="14.25" customHeight="1"/>
+    <row r="409" ht="14.25" customHeight="1"/>
+    <row r="410" ht="14.25" customHeight="1"/>
+    <row r="411" ht="14.25" customHeight="1"/>
+    <row r="412" ht="14.25" customHeight="1"/>
+    <row r="413" ht="14.25" customHeight="1"/>
+    <row r="414" ht="14.25" customHeight="1"/>
+    <row r="415" ht="14.25" customHeight="1"/>
+    <row r="416" ht="14.25" customHeight="1"/>
+    <row r="417" ht="14.25" customHeight="1"/>
+    <row r="418" ht="14.25" customHeight="1"/>
+    <row r="419" ht="14.25" customHeight="1"/>
+    <row r="420" ht="14.25" customHeight="1"/>
+    <row r="421" ht="14.25" customHeight="1"/>
+    <row r="422" ht="14.25" customHeight="1"/>
+    <row r="423" ht="14.25" customHeight="1"/>
+    <row r="424" ht="14.25" customHeight="1"/>
+    <row r="425" ht="14.25" customHeight="1"/>
+    <row r="426" ht="14.25" customHeight="1"/>
+    <row r="427" ht="14.25" customHeight="1"/>
+    <row r="428" ht="14.25" customHeight="1"/>
+    <row r="429" ht="14.25" customHeight="1"/>
+    <row r="430" ht="14.25" customHeight="1"/>
+    <row r="431" ht="14.25" customHeight="1"/>
+    <row r="432" ht="14.25" customHeight="1"/>
+    <row r="433" ht="14.25" customHeight="1"/>
+    <row r="434" ht="14.25" customHeight="1"/>
+    <row r="435" ht="14.25" customHeight="1"/>
+    <row r="436" ht="14.25" customHeight="1"/>
+    <row r="437" ht="14.25" customHeight="1"/>
+    <row r="438" ht="14.25" customHeight="1"/>
+    <row r="439" ht="14.25" customHeight="1"/>
+    <row r="440" ht="14.25" customHeight="1"/>
+    <row r="441" ht="14.25" customHeight="1"/>
+    <row r="442" ht="14.25" customHeight="1"/>
+    <row r="443" ht="14.25" customHeight="1"/>
+    <row r="444" ht="14.25" customHeight="1"/>
+    <row r="445" ht="14.25" customHeight="1"/>
+    <row r="446" ht="14.25" customHeight="1"/>
+    <row r="447" ht="14.25" customHeight="1"/>
+    <row r="448" ht="14.25" customHeight="1"/>
+    <row r="449" ht="14.25" customHeight="1"/>
+    <row r="450" ht="14.25" customHeight="1"/>
+    <row r="451" ht="14.25" customHeight="1"/>
+    <row r="452" ht="14.25" customHeight="1"/>
+    <row r="453" ht="14.25" customHeight="1"/>
+    <row r="454" ht="14.25" customHeight="1"/>
+    <row r="455" ht="14.25" customHeight="1"/>
+    <row r="456" ht="14.25" customHeight="1"/>
+    <row r="457" ht="14.25" customHeight="1"/>
+    <row r="458" ht="14.25" customHeight="1"/>
+    <row r="459" ht="14.25" customHeight="1"/>
+    <row r="460" ht="14.25" customHeight="1"/>
+    <row r="461" ht="14.25" customHeight="1"/>
+    <row r="462" ht="14.25" customHeight="1"/>
+    <row r="463" ht="14.25" customHeight="1"/>
+    <row r="464" ht="14.25" customHeight="1"/>
+    <row r="465" ht="14.25" customHeight="1"/>
+    <row r="466" ht="14.25" customHeight="1"/>
+    <row r="467" ht="14.25" customHeight="1"/>
+    <row r="468" ht="14.25" customHeight="1"/>
+    <row r="469" ht="14.25" customHeight="1"/>
+    <row r="470" ht="14.25" customHeight="1"/>
+    <row r="471" ht="14.25" customHeight="1"/>
+    <row r="472" ht="14.25" customHeight="1"/>
+    <row r="473" ht="14.25" customHeight="1"/>
+    <row r="474" ht="14.25" customHeight="1"/>
+    <row r="475" ht="14.25" customHeight="1"/>
+    <row r="476" ht="14.25" customHeight="1"/>
+    <row r="477" ht="14.25" customHeight="1"/>
+    <row r="478" ht="14.25" customHeight="1"/>
+    <row r="479" ht="14.25" customHeight="1"/>
+    <row r="480" ht="14.25" customHeight="1"/>
+    <row r="481" ht="14.25" customHeight="1"/>
+    <row r="482" ht="14.25" customHeight="1"/>
+    <row r="483" ht="14.25" customHeight="1"/>
+    <row r="484" ht="14.25" customHeight="1"/>
+    <row r="485" ht="14.25" customHeight="1"/>
+    <row r="486" ht="14.25" customHeight="1"/>
+    <row r="487" ht="14.25" customHeight="1"/>
+    <row r="488" ht="14.25" customHeight="1"/>
+    <row r="489" ht="14.25" customHeight="1"/>
+    <row r="490" ht="14.25" customHeight="1"/>
+    <row r="491" ht="14.25" customHeight="1"/>
+    <row r="492" ht="14.25" customHeight="1"/>
+    <row r="493" ht="14.25" customHeight="1"/>
+    <row r="494" ht="14.25" customHeight="1"/>
+    <row r="495" ht="14.25" customHeight="1"/>
+    <row r="496" ht="14.25" customHeight="1"/>
+    <row r="497" ht="14.25" customHeight="1"/>
+    <row r="498" ht="14.25" customHeight="1"/>
+    <row r="499" ht="14.25" customHeight="1"/>
+    <row r="500" ht="14.25" customHeight="1"/>
+    <row r="501" ht="14.25" customHeight="1"/>
+    <row r="502" ht="14.25" customHeight="1"/>
+    <row r="503" ht="14.25" customHeight="1"/>
+    <row r="504" ht="14.25" customHeight="1"/>
+    <row r="505" ht="14.25" customHeight="1"/>
+    <row r="506" ht="14.25" customHeight="1"/>
+    <row r="507" ht="14.25" customHeight="1"/>
+    <row r="508" ht="14.25" customHeight="1"/>
+    <row r="509" ht="14.25" customHeight="1"/>
+    <row r="510" ht="14.25" customHeight="1"/>
+    <row r="511" ht="14.25" customHeight="1"/>
+    <row r="512" ht="14.25" customHeight="1"/>
+    <row r="513" ht="14.25" customHeight="1"/>
+    <row r="514" ht="14.25" customHeight="1"/>
+    <row r="515" ht="14.25" customHeight="1"/>
+    <row r="516" ht="14.25" customHeight="1"/>
+    <row r="517" ht="14.25" customHeight="1"/>
+    <row r="518" ht="14.25" customHeight="1"/>
+    <row r="519" ht="14.25" customHeight="1"/>
+    <row r="520" ht="14.25" customHeight="1"/>
+    <row r="521" ht="14.25" customHeight="1"/>
+    <row r="522" ht="14.25" customHeight="1"/>
+    <row r="523" ht="14.25" customHeight="1"/>
+    <row r="524" ht="14.25" customHeight="1"/>
+    <row r="525" ht="14.25" customHeight="1"/>
+    <row r="526" ht="14.25" customHeight="1"/>
+    <row r="527" ht="14.25" customHeight="1"/>
+    <row r="528" ht="14.25" customHeight="1"/>
+    <row r="529" ht="14.25" customHeight="1"/>
+    <row r="530" ht="14.25" customHeight="1"/>
+    <row r="531" ht="14.25" customHeight="1"/>
+    <row r="532" ht="14.25" customHeight="1"/>
+    <row r="533" ht="14.25" customHeight="1"/>
+    <row r="534" ht="14.25" customHeight="1"/>
+    <row r="535" ht="14.25" customHeight="1"/>
+    <row r="536" ht="14.25" customHeight="1"/>
+    <row r="537" ht="14.25" customHeight="1"/>
+    <row r="538" ht="14.25" customHeight="1"/>
+    <row r="539" ht="14.25" customHeight="1"/>
+    <row r="540" ht="14.25" customHeight="1"/>
+    <row r="541" ht="14.25" customHeight="1"/>
+    <row r="542" ht="14.25" customHeight="1"/>
+    <row r="543" ht="14.25" customHeight="1"/>
+    <row r="544" ht="14.25" customHeight="1"/>
+    <row r="545" ht="14.25" customHeight="1"/>
+    <row r="546" ht="14.25" customHeight="1"/>
+    <row r="547" ht="14.25" customHeight="1"/>
+    <row r="548" ht="14.25" customHeight="1"/>
+    <row r="549" ht="14.25" customHeight="1"/>
+    <row r="550" ht="14.25" customHeight="1"/>
+    <row r="551" ht="14.25" customHeight="1"/>
+    <row r="552" ht="14.25" customHeight="1"/>
+    <row r="553" ht="14.25" customHeight="1"/>
+    <row r="554" ht="14.25" customHeight="1"/>
+    <row r="555" ht="14.25" customHeight="1"/>
+    <row r="556" ht="14.25" customHeight="1"/>
+    <row r="557" ht="14.25" customHeight="1"/>
+    <row r="558" ht="14.25" customHeight="1"/>
+    <row r="559" ht="14.25" customHeight="1"/>
+    <row r="560" ht="14.25" customHeight="1"/>
+    <row r="561" ht="14.25" customHeight="1"/>
+    <row r="562" ht="14.25" customHeight="1"/>
+    <row r="563" ht="14.25" customHeight="1"/>
+    <row r="564" ht="14.25" customHeight="1"/>
+    <row r="565" ht="14.25" customHeight="1"/>
+    <row r="566" ht="14.25" customHeight="1"/>
+    <row r="567" ht="14.25" customHeight="1"/>
+    <row r="568" ht="14.25" customHeight="1"/>
+    <row r="569" ht="14.25" customHeight="1"/>
+    <row r="570" ht="14.25" customHeight="1"/>
+    <row r="571" ht="14.25" customHeight="1"/>
+    <row r="572" ht="14.25" customHeight="1"/>
+    <row r="573" ht="14.25" customHeight="1"/>
+    <row r="574" ht="14.25" customHeight="1"/>
+    <row r="575" ht="14.25" customHeight="1"/>
+    <row r="576" ht="14.25" customHeight="1"/>
+    <row r="577" ht="14.25" customHeight="1"/>
+    <row r="578" ht="14.25" customHeight="1"/>
+    <row r="579" ht="14.25" customHeight="1"/>
+    <row r="580" ht="14.25" customHeight="1"/>
+    <row r="581" ht="14.25" customHeight="1"/>
+    <row r="582" ht="14.25" customHeight="1"/>
+    <row r="583" ht="14.25" customHeight="1"/>
+    <row r="584" ht="14.25" customHeight="1"/>
+    <row r="585" ht="14.25" customHeight="1"/>
+    <row r="586" ht="14.25" customHeight="1"/>
+    <row r="587" ht="14.25" customHeight="1"/>
+    <row r="588" ht="14.25" customHeight="1"/>
+    <row r="589" ht="14.25" customHeight="1"/>
+    <row r="590" ht="14.25" customHeight="1"/>
+    <row r="591" ht="14.25" customHeight="1"/>
+    <row r="592" ht="14.25" customHeight="1"/>
+    <row r="593" ht="14.25" customHeight="1"/>
+    <row r="594" ht="14.25" customHeight="1"/>
+    <row r="595" ht="14.25" customHeight="1"/>
+    <row r="596" ht="14.25" customHeight="1"/>
+    <row r="597" ht="14.25" customHeight="1"/>
+    <row r="598" ht="14.25" customHeight="1"/>
+    <row r="599" ht="14.25" customHeight="1"/>
+    <row r="600" ht="14.25" customHeight="1"/>
+    <row r="601" ht="14.25" customHeight="1"/>
+    <row r="602" ht="14.25" customHeight="1"/>
+    <row r="603" ht="14.25" customHeight="1"/>
+    <row r="604" ht="14.25" customHeight="1"/>
+    <row r="605" ht="14.25" customHeight="1"/>
+    <row r="606" ht="14.25" customHeight="1"/>
+    <row r="607" ht="14.25" customHeight="1"/>
+    <row r="608" ht="14.25" customHeight="1"/>
+    <row r="609" ht="14.25" customHeight="1"/>
+    <row r="610" ht="14.25" customHeight="1"/>
+    <row r="611" ht="14.25" customHeight="1"/>
+    <row r="612" ht="14.25" customHeight="1"/>
+    <row r="613" ht="14.25" customHeight="1"/>
+    <row r="614" ht="14.25" customHeight="1"/>
+    <row r="615" ht="14.25" customHeight="1"/>
+    <row r="616" ht="14.25" customHeight="1"/>
+    <row r="617" ht="14.25" customHeight="1"/>
+    <row r="618" ht="14.25" customHeight="1"/>
+    <row r="619" ht="14.25" customHeight="1"/>
+    <row r="620" ht="14.25" customHeight="1"/>
+    <row r="621" ht="14.25" customHeight="1"/>
+    <row r="622" ht="14.25" customHeight="1"/>
+    <row r="623" ht="14.25" customHeight="1"/>
+    <row r="624" ht="14.25" customHeight="1"/>
+    <row r="625" ht="14.25" customHeight="1"/>
+    <row r="626" ht="14.25" customHeight="1"/>
+    <row r="627" ht="14.25" customHeight="1"/>
+    <row r="628" ht="14.25" customHeight="1"/>
+    <row r="629" ht="14.25" customHeight="1"/>
+    <row r="630" ht="14.25" customHeight="1"/>
+    <row r="631" ht="14.25" customHeight="1"/>
+    <row r="632" ht="14.25" customHeight="1"/>
+    <row r="633" ht="14.25" customHeight="1"/>
+    <row r="634" ht="14.25" customHeight="1"/>
+    <row r="635" ht="14.25" customHeight="1"/>
+    <row r="636" ht="14.25" customHeight="1"/>
+    <row r="637" ht="14.25" customHeight="1"/>
+    <row r="638" ht="14.25" customHeight="1"/>
+    <row r="639" ht="14.25" customHeight="1"/>
+    <row r="640" ht="14.25" customHeight="1"/>
+    <row r="641" ht="14.25" customHeight="1"/>
+    <row r="642" ht="14.25" customHeight="1"/>
+    <row r="643" ht="14.25" customHeight="1"/>
+    <row r="644" ht="14.25" customHeight="1"/>
+    <row r="645" ht="14.25" customHeight="1"/>
+    <row r="646" ht="14.25" customHeight="1"/>
+    <row r="647" ht="14.25" customHeight="1"/>
+    <row r="648" ht="14.25" customHeight="1"/>
+    <row r="649" ht="14.25" customHeight="1"/>
+    <row r="650" ht="14.25" customHeight="1"/>
+    <row r="651" ht="14.25" customHeight="1"/>
+    <row r="652" ht="14.25" customHeight="1"/>
+    <row r="653" ht="14.25" customHeight="1"/>
+    <row r="654" ht="14.25" customHeight="1"/>
+    <row r="655" ht="14.25" customHeight="1"/>
+    <row r="656" ht="14.25" customHeight="1"/>
+    <row r="657" ht="14.25" customHeight="1"/>
+    <row r="658" ht="14.25" customHeight="1"/>
+    <row r="659" ht="14.25" customHeight="1"/>
+    <row r="660" ht="14.25" customHeight="1"/>
+    <row r="661" ht="14.25" customHeight="1"/>
+    <row r="662" ht="14.25" customHeight="1"/>
+    <row r="663" ht="14.25" customHeight="1"/>
+    <row r="664" ht="14.25" customHeight="1"/>
+    <row r="665" ht="14.25" customHeight="1"/>
+    <row r="666" ht="14.25" customHeight="1"/>
+    <row r="667" ht="14.25" customHeight="1"/>
+    <row r="668" ht="14.25" customHeight="1"/>
+    <row r="669" ht="14.25" customHeight="1"/>
+    <row r="670" ht="14.25" customHeight="1"/>
+    <row r="671" ht="14.25" customHeight="1"/>
+    <row r="672" ht="14.25" customHeight="1"/>
+    <row r="673" ht="14.25" customHeight="1"/>
+    <row r="674" ht="14.25" customHeight="1"/>
+    <row r="675" ht="14.25" customHeight="1"/>
+    <row r="676" ht="14.25" customHeight="1"/>
+    <row r="677" ht="14.25" customHeight="1"/>
+    <row r="678" ht="14.25" customHeight="1"/>
+    <row r="679" ht="14.25" customHeight="1"/>
+    <row r="680" ht="14.25" customHeight="1"/>
+    <row r="681" ht="14.25" customHeight="1"/>
+    <row r="682" ht="14.25" customHeight="1"/>
+    <row r="683" ht="14.25" customHeight="1"/>
+    <row r="684" ht="14.25" customHeight="1"/>
+    <row r="685" ht="14.25" customHeight="1"/>
+    <row r="686" ht="14.25" customHeight="1"/>
+    <row r="687" ht="14.25" customHeight="1"/>
+    <row r="688" ht="14.25" customHeight="1"/>
+    <row r="689" ht="14.25" customHeight="1"/>
+    <row r="690" ht="14.25" customHeight="1"/>
+    <row r="691" ht="14.25" customHeight="1"/>
+    <row r="692" ht="14.25" customHeight="1"/>
+    <row r="693" ht="14.25" customHeight="1"/>
+    <row r="694" ht="14.25" customHeight="1"/>
+    <row r="695" ht="14.25" customHeight="1"/>
+    <row r="696" ht="14.25" customHeight="1"/>
+    <row r="697" ht="14.25" customHeight="1"/>
+    <row r="698" ht="14.25" customHeight="1"/>
+    <row r="699" ht="14.25" customHeight="1"/>
+    <row r="700" ht="14.25" customHeight="1"/>
+    <row r="701" ht="14.25" customHeight="1"/>
+    <row r="702" ht="14.25" customHeight="1"/>
+    <row r="703" ht="14.25" customHeight="1"/>
+    <row r="704" ht="14.25" customHeight="1"/>
+    <row r="705" ht="14.25" customHeight="1"/>
+    <row r="706" ht="14.25" customHeight="1"/>
+    <row r="707" ht="14.25" customHeight="1"/>
+    <row r="708" ht="14.25" customHeight="1"/>
+    <row r="709" ht="14.25" customHeight="1"/>
+    <row r="710" ht="14.25" customHeight="1"/>
+    <row r="711" ht="14.25" customHeight="1"/>
+    <row r="712" ht="14.25" customHeight="1"/>
+    <row r="713" ht="14.25" customHeight="1"/>
+    <row r="714" ht="14.25" customHeight="1"/>
+    <row r="715" ht="14.25" customHeight="1"/>
+    <row r="716" ht="14.25" customHeight="1"/>
+    <row r="717" ht="14.25" customHeight="1"/>
+    <row r="718" ht="14.25" customHeight="1"/>
+    <row r="719" ht="14.25" customHeight="1"/>
+    <row r="720" ht="14.25" customHeight="1"/>
+    <row r="721" ht="14.25" customHeight="1"/>
+    <row r="722" ht="14.25" customHeight="1"/>
+    <row r="723" ht="14.25" customHeight="1"/>
+    <row r="724" ht="14.25" customHeight="1"/>
+    <row r="725" ht="14.25" customHeight="1"/>
+    <row r="726" ht="14.25" customHeight="1"/>
+    <row r="727" ht="14.25" customHeight="1"/>
+    <row r="728" ht="14.25" customHeight="1"/>
+    <row r="729" ht="14.25" customHeight="1"/>
+    <row r="730" ht="14.25" customHeight="1"/>
+    <row r="731" ht="14.25" customHeight="1"/>
+    <row r="732" ht="14.25" customHeight="1"/>
+    <row r="733" ht="14.25" customHeight="1"/>
+    <row r="734" ht="14.25" customHeight="1"/>
+    <row r="735" ht="14.25" customHeight="1"/>
+    <row r="736" ht="14.25" customHeight="1"/>
+    <row r="737" ht="14.25" customHeight="1"/>
+    <row r="738" ht="14.25" customHeight="1"/>
+    <row r="739" ht="14.25" customHeight="1"/>
+    <row r="740" ht="14.25" customHeight="1"/>
+    <row r="741" ht="14.25" customHeight="1"/>
+    <row r="742" ht="14.25" customHeight="1"/>
+    <row r="743" ht="14.25" customHeight="1"/>
+    <row r="744" ht="14.25" customHeight="1"/>
+    <row r="745" ht="14.25" customHeight="1"/>
+    <row r="746" ht="14.25" customHeight="1"/>
+    <row r="747" ht="14.25" customHeight="1"/>
+    <row r="748" ht="14.25" customHeight="1"/>
+    <row r="749" ht="14.25" customHeight="1"/>
+    <row r="750" ht="14.25" customHeight="1"/>
+    <row r="751" ht="14.25" customHeight="1"/>
+    <row r="752" ht="14.25" customHeight="1"/>
+    <row r="753" ht="14.25" customHeight="1"/>
+    <row r="754" ht="14.25" customHeight="1"/>
+    <row r="755" ht="14.25" customHeight="1"/>
+    <row r="756" ht="14.25" customHeight="1"/>
+    <row r="757" ht="14.25" customHeight="1"/>
+    <row r="758" ht="14.25" customHeight="1"/>
+    <row r="759" ht="14.25" customHeight="1"/>
+    <row r="760" ht="14.25" customHeight="1"/>
+    <row r="761" ht="14.25" customHeight="1"/>
+    <row r="762" ht="14.25" customHeight="1"/>
+    <row r="763" ht="14.25" customHeight="1"/>
+    <row r="764" ht="14.25" customHeight="1"/>
+    <row r="765" ht="14.25" customHeight="1"/>
+    <row r="766" ht="14.25" customHeight="1"/>
+    <row r="767" ht="14.25" customHeight="1"/>
+    <row r="768" ht="14.25" customHeight="1"/>
+    <row r="769" ht="14.25" customHeight="1"/>
+    <row r="770" ht="14.25" customHeight="1"/>
+    <row r="771" ht="14.25" customHeight="1"/>
+    <row r="772" ht="14.25" customHeight="1"/>
+    <row r="773" ht="14.25" customHeight="1"/>
+    <row r="774" ht="14.25" customHeight="1"/>
+    <row r="775" ht="14.25" customHeight="1"/>
+    <row r="776" ht="14.25" customHeight="1"/>
+    <row r="777" ht="14.25" customHeight="1"/>
+    <row r="778" ht="14.25" customHeight="1"/>
+    <row r="779" ht="14.25" customHeight="1"/>
+    <row r="780" ht="14.25" customHeight="1"/>
+    <row r="781" ht="14.25" customHeight="1"/>
+    <row r="782" ht="14.25" customHeight="1"/>
+    <row r="783" ht="14.25" customHeight="1"/>
+    <row r="784" ht="14.25" customHeight="1"/>
+    <row r="785" ht="14.25" customHeight="1"/>
+    <row r="786" ht="14.25" customHeight="1"/>
+    <row r="787" ht="14.25" customHeight="1"/>
+    <row r="788" ht="14.25" customHeight="1"/>
+    <row r="789" ht="14.25" customHeight="1"/>
+    <row r="790" ht="14.25" customHeight="1"/>
+    <row r="791" ht="14.25" customHeight="1"/>
+    <row r="792" ht="14.25" customHeight="1"/>
+    <row r="793" ht="14.25" customHeight="1"/>
+    <row r="794" ht="14.25" customHeight="1"/>
+    <row r="795" ht="14.25" customHeight="1"/>
+    <row r="796" ht="14.25" customHeight="1"/>
+    <row r="797" ht="14.25" customHeight="1"/>
+    <row r="798" ht="14.25" customHeight="1"/>
+    <row r="799" ht="14.25" customHeight="1"/>
+    <row r="800" ht="14.25" customHeight="1"/>
+    <row r="801" ht="14.25" customHeight="1"/>
+    <row r="802" ht="14.25" customHeight="1"/>
+    <row r="803" ht="14.25" customHeight="1"/>
+    <row r="804" ht="14.25" customHeight="1"/>
+    <row r="805" ht="14.25" customHeight="1"/>
+    <row r="806" ht="14.25" customHeight="1"/>
+    <row r="807" ht="14.25" customHeight="1"/>
+    <row r="808" ht="14.25" customHeight="1"/>
+    <row r="809" ht="14.25" customHeight="1"/>
+    <row r="810" ht="14.25" customHeight="1"/>
+    <row r="811" ht="14.25" customHeight="1"/>
+    <row r="812" ht="14.25" customHeight="1"/>
+    <row r="813" ht="14.25" customHeight="1"/>
+    <row r="814" ht="14.25" customHeight="1"/>
+    <row r="815" ht="14.25" customHeight="1"/>
+    <row r="816" ht="14.25" customHeight="1"/>
+    <row r="817" ht="14.25" customHeight="1"/>
+    <row r="818" ht="14.25" customHeight="1"/>
+    <row r="819" ht="14.25" customHeight="1"/>
+    <row r="820" ht="14.25" customHeight="1"/>
+    <row r="821" ht="14.25" customHeight="1"/>
+    <row r="822" ht="14.25" customHeight="1"/>
+    <row r="823" ht="14.25" customHeight="1"/>
+    <row r="824" ht="14.25" customHeight="1"/>
+    <row r="825" ht="14.25" customHeight="1"/>
+    <row r="826" ht="14.25" customHeight="1"/>
+    <row r="827" ht="14.25" customHeight="1"/>
+    <row r="828" ht="14.25" customHeight="1"/>
+    <row r="829" ht="14.25" customHeight="1"/>
+    <row r="830" ht="14.25" customHeight="1"/>
+    <row r="831" ht="14.25" customHeight="1"/>
+    <row r="832" ht="14.25" customHeight="1"/>
+    <row r="833" ht="14.25" customHeight="1"/>
+    <row r="834" ht="14.25" customHeight="1"/>
+    <row r="835" ht="14.25" customHeight="1"/>
+    <row r="836" ht="14.25" customHeight="1"/>
+    <row r="837" ht="14.25" customHeight="1"/>
+    <row r="838" ht="14.25" customHeight="1"/>
+    <row r="839" ht="14.25" customHeight="1"/>
+    <row r="840" ht="14.25" customHeight="1"/>
+    <row r="841" ht="14.25" customHeight="1"/>
+    <row r="842" ht="14.25" customHeight="1"/>
+    <row r="843" ht="14.25" customHeight="1"/>
+    <row r="844" ht="14.25" customHeight="1"/>
+    <row r="845" ht="14.25" customHeight="1"/>
+    <row r="846" ht="14.25" customHeight="1"/>
+    <row r="847" ht="14.25" customHeight="1"/>
+    <row r="848" ht="14.25" customHeight="1"/>
+    <row r="849" ht="14.25" customHeight="1"/>
+    <row r="850" ht="14.25" customHeight="1"/>
+    <row r="851" ht="14.25" customHeight="1"/>
+    <row r="852" ht="14.25" customHeight="1"/>
+    <row r="853" ht="14.25" customHeight="1"/>
+    <row r="854" ht="14.25" customHeight="1"/>
+    <row r="855" ht="14.25" customHeight="1"/>
+    <row r="856" ht="14.25" customHeight="1"/>
+    <row r="857" ht="14.25" customHeight="1"/>
+    <row r="858" ht="14.25" customHeight="1"/>
+    <row r="859" ht="14.25" customHeight="1"/>
+    <row r="860" ht="14.25" customHeight="1"/>
+    <row r="861" ht="14.25" customHeight="1"/>
+    <row r="862" ht="14.25" customHeight="1"/>
+    <row r="863" ht="14.25" customHeight="1"/>
+    <row r="864" ht="14.25" customHeight="1"/>
+    <row r="865" ht="14.25" customHeight="1"/>
+    <row r="866" ht="14.25" customHeight="1"/>
+    <row r="867" ht="14.25" customHeight="1"/>
+    <row r="868" ht="14.25" customHeight="1"/>
+    <row r="869" ht="14.25" customHeight="1"/>
+    <row r="870" ht="14.25" customHeight="1"/>
+    <row r="871" ht="14.25" customHeight="1"/>
+    <row r="872" ht="14.25" customHeight="1"/>
+    <row r="873" ht="14.25" customHeight="1"/>
+    <row r="874" ht="14.25" customHeight="1"/>
+    <row r="875" ht="14.25" customHeight="1"/>
+    <row r="876" ht="14.25" customHeight="1"/>
+    <row r="877" ht="14.25" customHeight="1"/>
+    <row r="878" ht="14.25" customHeight="1"/>
+    <row r="879" ht="14.25" customHeight="1"/>
+    <row r="880" ht="14.25" customHeight="1"/>
+    <row r="881" ht="14.25" customHeight="1"/>
+    <row r="882" ht="14.25" customHeight="1"/>
+    <row r="883" ht="14.25" customHeight="1"/>
+    <row r="884" ht="14.25" customHeight="1"/>
+    <row r="885" ht="14.25" customHeight="1"/>
+    <row r="886" ht="14.25" customHeight="1"/>
+    <row r="887" ht="14.25" customHeight="1"/>
+    <row r="888" ht="14.25" customHeight="1"/>
+    <row r="889" ht="14.25" customHeight="1"/>
+    <row r="890" ht="14.25" customHeight="1"/>
+    <row r="891" ht="14.25" customHeight="1"/>
+    <row r="892" ht="14.25" customHeight="1"/>
+    <row r="893" ht="14.25" customHeight="1"/>
+    <row r="894" ht="14.25" customHeight="1"/>
+    <row r="895" ht="14.25" customHeight="1"/>
+    <row r="896" ht="14.25" customHeight="1"/>
+    <row r="897" ht="14.25" customHeight="1"/>
+    <row r="898" ht="14.25" customHeight="1"/>
+    <row r="899" ht="14.25" customHeight="1"/>
+    <row r="900" ht="14.25" customHeight="1"/>
+    <row r="901" ht="14.25" customHeight="1"/>
+    <row r="902" ht="14.25" customHeight="1"/>
+    <row r="903" ht="14.25" customHeight="1"/>
+    <row r="904" ht="14.25" customHeight="1"/>
+    <row r="905" ht="14.25" customHeight="1"/>
+    <row r="906" ht="14.25" customHeight="1"/>
+    <row r="907" ht="14.25" customHeight="1"/>
+    <row r="908" ht="14.25" customHeight="1"/>
+    <row r="909" ht="14.25" customHeight="1"/>
+    <row r="910" ht="14.25" customHeight="1"/>
+    <row r="911" ht="14.25" customHeight="1"/>
+    <row r="912" ht="14.25" customHeight="1"/>
+    <row r="913" ht="14.25" customHeight="1"/>
+    <row r="914" ht="14.25" customHeight="1"/>
+    <row r="915" ht="14.25" customHeight="1"/>
+    <row r="916" ht="14.25" customHeight="1"/>
+    <row r="917" ht="14.25" customHeight="1"/>
+    <row r="918" ht="14.25" customHeight="1"/>
+    <row r="919" ht="14.25" customHeight="1"/>
+    <row r="920" ht="14.25" customHeight="1"/>
+    <row r="921" ht="14.25" customHeight="1"/>
+    <row r="922" ht="14.25" customHeight="1"/>
+    <row r="923" ht="14.25" customHeight="1"/>
+    <row r="924" ht="14.25" customHeight="1"/>
+    <row r="925" ht="14.25" customHeight="1"/>
+    <row r="926" ht="14.25" customHeight="1"/>
+    <row r="927" ht="14.25" customHeight="1"/>
+    <row r="928" ht="14.25" customHeight="1"/>
+    <row r="929" ht="14.25" customHeight="1"/>
+    <row r="930" ht="14.25" customHeight="1"/>
+    <row r="931" ht="14.25" customHeight="1"/>
+    <row r="932" ht="14.25" customHeight="1"/>
+    <row r="933" ht="14.25" customHeight="1"/>
+    <row r="934" ht="14.25" customHeight="1"/>
+    <row r="935" ht="14.25" customHeight="1"/>
+    <row r="936" ht="14.25" customHeight="1"/>
+    <row r="937" ht="14.25" customHeight="1"/>
+    <row r="938" ht="14.25" customHeight="1"/>
+    <row r="939" ht="14.25" customHeight="1"/>
+    <row r="940" ht="14.25" customHeight="1"/>
+    <row r="941" ht="14.25" customHeight="1"/>
+    <row r="942" ht="14.25" customHeight="1"/>
+    <row r="943" ht="14.25" customHeight="1"/>
+    <row r="944" ht="14.25" customHeight="1"/>
+    <row r="945" ht="14.25" customHeight="1"/>
+    <row r="946" ht="14.25" customHeight="1"/>
+    <row r="947" ht="14.25" customHeight="1"/>
+    <row r="948" ht="14.25" customHeight="1"/>
+    <row r="949" ht="14.25" customHeight="1"/>
+    <row r="950" ht="14.25" customHeight="1"/>
+    <row r="951" ht="14.25" customHeight="1"/>
+    <row r="952" ht="14.25" customHeight="1"/>
+    <row r="953" ht="14.25" customHeight="1"/>
+    <row r="954" ht="14.25" customHeight="1"/>
+    <row r="955" ht="14.25" customHeight="1"/>
+    <row r="956" ht="14.25" customHeight="1"/>
+    <row r="957" ht="14.25" customHeight="1"/>
+    <row r="958" ht="14.25" customHeight="1"/>
+    <row r="959" ht="14.25" customHeight="1"/>
+    <row r="960" ht="14.25" customHeight="1"/>
+    <row r="961" ht="14.25" customHeight="1"/>
+    <row r="962" ht="14.25" customHeight="1"/>
+    <row r="963" ht="14.25" customHeight="1"/>
+    <row r="964" ht="14.25" customHeight="1"/>
+    <row r="965" ht="14.25" customHeight="1"/>
+    <row r="966" ht="14.25" customHeight="1"/>
+    <row r="967" ht="14.25" customHeight="1"/>
+    <row r="968" ht="14.25" customHeight="1"/>
+    <row r="969" ht="14.25" customHeight="1"/>
+    <row r="970" ht="14.25" customHeight="1"/>
+    <row r="971" ht="14.25" customHeight="1"/>
+    <row r="972" ht="14.25" customHeight="1"/>
+    <row r="973" ht="14.25" customHeight="1"/>
+    <row r="974" ht="14.25" customHeight="1"/>
+    <row r="975" ht="14.25" customHeight="1"/>
+    <row r="976" ht="14.25" customHeight="1"/>
+    <row r="977" ht="14.25" customHeight="1"/>
+    <row r="978" ht="14.25" customHeight="1"/>
+    <row r="979" ht="14.25" customHeight="1"/>
+    <row r="980" ht="14.25" customHeight="1"/>
+    <row r="981" ht="14.25" customHeight="1"/>
+    <row r="982" ht="14.25" customHeight="1"/>
+    <row r="983" ht="14.25" customHeight="1"/>
+    <row r="984" ht="14.25" customHeight="1"/>
+    <row r="985" ht="14.25" customHeight="1"/>
+    <row r="986" ht="14.25" customHeight="1"/>
+    <row r="987" ht="14.25" customHeight="1"/>
+    <row r="988" ht="14.25" customHeight="1"/>
+    <row r="989" ht="14.25" customHeight="1"/>
+    <row r="990" ht="14.25" customHeight="1"/>
+    <row r="991" ht="14.25" customHeight="1"/>
+    <row r="992" ht="14.25" customHeight="1"/>
+    <row r="993" ht="14.25" customHeight="1"/>
+    <row r="994" ht="14.25" customHeight="1"/>
+    <row r="995" ht="14.25" customHeight="1"/>
+    <row r="996" ht="14.25" customHeight="1"/>
+    <row r="997" ht="14.25" customHeight="1"/>
+    <row r="998" ht="14.25" customHeight="1"/>
+    <row r="999" ht="14.25" customHeight="1"/>
+    <row r="1000" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A3:H3"/>
     <mergeCell ref="I3:J3"/>
-    <mergeCell ref="A1:J1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A2:J2"/>
   </mergeCells>
-  <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" sqref="I6 I7 I8 I9 I10 I11 I12 I13 I14 I15 I16 I17 I18 I19 I20 I21 I22 I23 I24 I25 I26 I27 I28 I29 I30 I31 I32 I33 I34 I35" xr:uid="{00000000-0002-0000-0100-000000000000}">
+  <dataValidations>
+    <dataValidation type="list" allowBlank="1" sqref="I6:I35">
       <formula1>"Accepted,Rejected — Damaged,Rejected — Expired,Rejected — Wrong Item,Quarantine — Pending Review"</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <printOptions/>
+  <pageMargins bottom="1.0" footer="0.0" header="0.0" left="0.75" right="0.75" top="1.0"/>
+  <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:N25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <pageSetUpPr/>
+  </sheetPr>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="22" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="14" width="10" customWidth="1"/>
+    <col customWidth="1" min="1" max="1" width="22.0"/>
+    <col customWidth="1" min="2" max="2" width="14.0"/>
+    <col customWidth="1" min="3" max="14" width="10.0"/>
+    <col customWidth="1" min="15" max="26" width="8.71"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="53" customHeight="1" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="A2" s="4" t="s">
+    <row r="1" ht="52.5" customHeight="1">
+      <c r="A1" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="5"/>
-[...14 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="3"/>
+    </row>
+    <row r="2" ht="21.75" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="3"/>
+    </row>
+    <row r="3" ht="19.5" customHeight="1">
+      <c r="A3" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="N3" s="3"/>
+    </row>
+    <row r="4" ht="14.25" customHeight="1"/>
+    <row r="5" ht="30.0" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="5"/>
-[...378 lines deleted...]
-    </row>
+    </row>
+    <row r="6" ht="19.5" customHeight="1">
+      <c r="A6" s="8"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+    </row>
+    <row r="7" ht="19.5" customHeight="1">
+      <c r="A7" s="9"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="9"/>
+      <c r="N7" s="9"/>
+    </row>
+    <row r="8" ht="19.5" customHeight="1">
+      <c r="A8" s="8"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+    </row>
+    <row r="9" ht="19.5" customHeight="1">
+      <c r="A9" s="9"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="9"/>
+    </row>
+    <row r="10" ht="19.5" customHeight="1">
+      <c r="A10" s="8"/>
+      <c r="B10" s="8"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="8"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+    </row>
+    <row r="11" ht="19.5" customHeight="1">
+      <c r="A11" s="9"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9"/>
+      <c r="M11" s="9"/>
+      <c r="N11" s="9"/>
+    </row>
+    <row r="12" ht="19.5" customHeight="1">
+      <c r="A12" s="8"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+    </row>
+    <row r="13" ht="19.5" customHeight="1">
+      <c r="A13" s="9"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="9"/>
+    </row>
+    <row r="14" ht="19.5" customHeight="1">
+      <c r="A14" s="8"/>
+      <c r="B14" s="8"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+    </row>
+    <row r="15" ht="19.5" customHeight="1">
+      <c r="A15" s="9"/>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+      <c r="N15" s="9"/>
+    </row>
+    <row r="16" ht="19.5" customHeight="1">
+      <c r="A16" s="8"/>
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+    </row>
+    <row r="17" ht="19.5" customHeight="1">
+      <c r="A17" s="9"/>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+      <c r="M17" s="9"/>
+      <c r="N17" s="9"/>
+    </row>
+    <row r="18" ht="19.5" customHeight="1">
+      <c r="A18" s="8"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+    </row>
+    <row r="19" ht="19.5" customHeight="1">
+      <c r="A19" s="9"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+      <c r="M19" s="9"/>
+      <c r="N19" s="9"/>
+    </row>
+    <row r="20" ht="19.5" customHeight="1">
+      <c r="A20" s="8"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+    </row>
+    <row r="21" ht="19.5" customHeight="1">
+      <c r="A21" s="9"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
+      <c r="N21" s="9"/>
+    </row>
+    <row r="22" ht="19.5" customHeight="1">
+      <c r="A22" s="8"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+    </row>
+    <row r="23" ht="19.5" customHeight="1">
+      <c r="A23" s="9"/>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="9"/>
+      <c r="N23" s="9"/>
+    </row>
+    <row r="24" ht="19.5" customHeight="1">
+      <c r="A24" s="8"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+    </row>
+    <row r="25" ht="19.5" customHeight="1">
+      <c r="A25" s="9"/>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="9"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="9"/>
+      <c r="M25" s="9"/>
+      <c r="N25" s="9"/>
+    </row>
+    <row r="26" ht="14.25" customHeight="1"/>
+    <row r="27" ht="14.25" customHeight="1"/>
+    <row r="28" ht="14.25" customHeight="1"/>
+    <row r="29" ht="14.25" customHeight="1"/>
+    <row r="30" ht="14.25" customHeight="1"/>
+    <row r="31" ht="14.25" customHeight="1"/>
+    <row r="32" ht="14.25" customHeight="1"/>
+    <row r="33" ht="14.25" customHeight="1"/>
+    <row r="34" ht="14.25" customHeight="1"/>
+    <row r="35" ht="14.25" customHeight="1"/>
+    <row r="36" ht="14.25" customHeight="1"/>
+    <row r="37" ht="14.25" customHeight="1"/>
+    <row r="38" ht="14.25" customHeight="1"/>
+    <row r="39" ht="14.25" customHeight="1"/>
+    <row r="40" ht="14.25" customHeight="1"/>
+    <row r="41" ht="14.25" customHeight="1"/>
+    <row r="42" ht="14.25" customHeight="1"/>
+    <row r="43" ht="14.25" customHeight="1"/>
+    <row r="44" ht="14.25" customHeight="1"/>
+    <row r="45" ht="14.25" customHeight="1"/>
+    <row r="46" ht="14.25" customHeight="1"/>
+    <row r="47" ht="14.25" customHeight="1"/>
+    <row r="48" ht="14.25" customHeight="1"/>
+    <row r="49" ht="14.25" customHeight="1"/>
+    <row r="50" ht="14.25" customHeight="1"/>
+    <row r="51" ht="14.25" customHeight="1"/>
+    <row r="52" ht="14.25" customHeight="1"/>
+    <row r="53" ht="14.25" customHeight="1"/>
+    <row r="54" ht="14.25" customHeight="1"/>
+    <row r="55" ht="14.25" customHeight="1"/>
+    <row r="56" ht="14.25" customHeight="1"/>
+    <row r="57" ht="14.25" customHeight="1"/>
+    <row r="58" ht="14.25" customHeight="1"/>
+    <row r="59" ht="14.25" customHeight="1"/>
+    <row r="60" ht="14.25" customHeight="1"/>
+    <row r="61" ht="14.25" customHeight="1"/>
+    <row r="62" ht="14.25" customHeight="1"/>
+    <row r="63" ht="14.25" customHeight="1"/>
+    <row r="64" ht="14.25" customHeight="1"/>
+    <row r="65" ht="14.25" customHeight="1"/>
+    <row r="66" ht="14.25" customHeight="1"/>
+    <row r="67" ht="14.25" customHeight="1"/>
+    <row r="68" ht="14.25" customHeight="1"/>
+    <row r="69" ht="14.25" customHeight="1"/>
+    <row r="70" ht="14.25" customHeight="1"/>
+    <row r="71" ht="14.25" customHeight="1"/>
+    <row r="72" ht="14.25" customHeight="1"/>
+    <row r="73" ht="14.25" customHeight="1"/>
+    <row r="74" ht="14.25" customHeight="1"/>
+    <row r="75" ht="14.25" customHeight="1"/>
+    <row r="76" ht="14.25" customHeight="1"/>
+    <row r="77" ht="14.25" customHeight="1"/>
+    <row r="78" ht="14.25" customHeight="1"/>
+    <row r="79" ht="14.25" customHeight="1"/>
+    <row r="80" ht="14.25" customHeight="1"/>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="82" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+    <row r="84" ht="14.25" customHeight="1"/>
+    <row r="85" ht="14.25" customHeight="1"/>
+    <row r="86" ht="14.25" customHeight="1"/>
+    <row r="87" ht="14.25" customHeight="1"/>
+    <row r="88" ht="14.25" customHeight="1"/>
+    <row r="89" ht="14.25" customHeight="1"/>
+    <row r="90" ht="14.25" customHeight="1"/>
+    <row r="91" ht="14.25" customHeight="1"/>
+    <row r="92" ht="14.25" customHeight="1"/>
+    <row r="93" ht="14.25" customHeight="1"/>
+    <row r="94" ht="14.25" customHeight="1"/>
+    <row r="95" ht="14.25" customHeight="1"/>
+    <row r="96" ht="14.25" customHeight="1"/>
+    <row r="97" ht="14.25" customHeight="1"/>
+    <row r="98" ht="14.25" customHeight="1"/>
+    <row r="99" ht="14.25" customHeight="1"/>
+    <row r="100" ht="14.25" customHeight="1"/>
+    <row r="101" ht="14.25" customHeight="1"/>
+    <row r="102" ht="14.25" customHeight="1"/>
+    <row r="103" ht="14.25" customHeight="1"/>
+    <row r="104" ht="14.25" customHeight="1"/>
+    <row r="105" ht="14.25" customHeight="1"/>
+    <row r="106" ht="14.25" customHeight="1"/>
+    <row r="107" ht="14.25" customHeight="1"/>
+    <row r="108" ht="14.25" customHeight="1"/>
+    <row r="109" ht="14.25" customHeight="1"/>
+    <row r="110" ht="14.25" customHeight="1"/>
+    <row r="111" ht="14.25" customHeight="1"/>
+    <row r="112" ht="14.25" customHeight="1"/>
+    <row r="113" ht="14.25" customHeight="1"/>
+    <row r="114" ht="14.25" customHeight="1"/>
+    <row r="115" ht="14.25" customHeight="1"/>
+    <row r="116" ht="14.25" customHeight="1"/>
+    <row r="117" ht="14.25" customHeight="1"/>
+    <row r="118" ht="14.25" customHeight="1"/>
+    <row r="119" ht="14.25" customHeight="1"/>
+    <row r="120" ht="14.25" customHeight="1"/>
+    <row r="121" ht="14.25" customHeight="1"/>
+    <row r="122" ht="14.25" customHeight="1"/>
+    <row r="123" ht="14.25" customHeight="1"/>
+    <row r="124" ht="14.25" customHeight="1"/>
+    <row r="125" ht="14.25" customHeight="1"/>
+    <row r="126" ht="14.25" customHeight="1"/>
+    <row r="127" ht="14.25" customHeight="1"/>
+    <row r="128" ht="14.25" customHeight="1"/>
+    <row r="129" ht="14.25" customHeight="1"/>
+    <row r="130" ht="14.25" customHeight="1"/>
+    <row r="131" ht="14.25" customHeight="1"/>
+    <row r="132" ht="14.25" customHeight="1"/>
+    <row r="133" ht="14.25" customHeight="1"/>
+    <row r="134" ht="14.25" customHeight="1"/>
+    <row r="135" ht="14.25" customHeight="1"/>
+    <row r="136" ht="14.25" customHeight="1"/>
+    <row r="137" ht="14.25" customHeight="1"/>
+    <row r="138" ht="14.25" customHeight="1"/>
+    <row r="139" ht="14.25" customHeight="1"/>
+    <row r="140" ht="14.25" customHeight="1"/>
+    <row r="141" ht="14.25" customHeight="1"/>
+    <row r="142" ht="14.25" customHeight="1"/>
+    <row r="143" ht="14.25" customHeight="1"/>
+    <row r="144" ht="14.25" customHeight="1"/>
+    <row r="145" ht="14.25" customHeight="1"/>
+    <row r="146" ht="14.25" customHeight="1"/>
+    <row r="147" ht="14.25" customHeight="1"/>
+    <row r="148" ht="14.25" customHeight="1"/>
+    <row r="149" ht="14.25" customHeight="1"/>
+    <row r="150" ht="14.25" customHeight="1"/>
+    <row r="151" ht="14.25" customHeight="1"/>
+    <row r="152" ht="14.25" customHeight="1"/>
+    <row r="153" ht="14.25" customHeight="1"/>
+    <row r="154" ht="14.25" customHeight="1"/>
+    <row r="155" ht="14.25" customHeight="1"/>
+    <row r="156" ht="14.25" customHeight="1"/>
+    <row r="157" ht="14.25" customHeight="1"/>
+    <row r="158" ht="14.25" customHeight="1"/>
+    <row r="159" ht="14.25" customHeight="1"/>
+    <row r="160" ht="14.25" customHeight="1"/>
+    <row r="161" ht="14.25" customHeight="1"/>
+    <row r="162" ht="14.25" customHeight="1"/>
+    <row r="163" ht="14.25" customHeight="1"/>
+    <row r="164" ht="14.25" customHeight="1"/>
+    <row r="165" ht="14.25" customHeight="1"/>
+    <row r="166" ht="14.25" customHeight="1"/>
+    <row r="167" ht="14.25" customHeight="1"/>
+    <row r="168" ht="14.25" customHeight="1"/>
+    <row r="169" ht="14.25" customHeight="1"/>
+    <row r="170" ht="14.25" customHeight="1"/>
+    <row r="171" ht="14.25" customHeight="1"/>
+    <row r="172" ht="14.25" customHeight="1"/>
+    <row r="173" ht="14.25" customHeight="1"/>
+    <row r="174" ht="14.25" customHeight="1"/>
+    <row r="175" ht="14.25" customHeight="1"/>
+    <row r="176" ht="14.25" customHeight="1"/>
+    <row r="177" ht="14.25" customHeight="1"/>
+    <row r="178" ht="14.25" customHeight="1"/>
+    <row r="179" ht="14.25" customHeight="1"/>
+    <row r="180" ht="14.25" customHeight="1"/>
+    <row r="181" ht="14.25" customHeight="1"/>
+    <row r="182" ht="14.25" customHeight="1"/>
+    <row r="183" ht="14.25" customHeight="1"/>
+    <row r="184" ht="14.25" customHeight="1"/>
+    <row r="185" ht="14.25" customHeight="1"/>
+    <row r="186" ht="14.25" customHeight="1"/>
+    <row r="187" ht="14.25" customHeight="1"/>
+    <row r="188" ht="14.25" customHeight="1"/>
+    <row r="189" ht="14.25" customHeight="1"/>
+    <row r="190" ht="14.25" customHeight="1"/>
+    <row r="191" ht="14.25" customHeight="1"/>
+    <row r="192" ht="14.25" customHeight="1"/>
+    <row r="193" ht="14.25" customHeight="1"/>
+    <row r="194" ht="14.25" customHeight="1"/>
+    <row r="195" ht="14.25" customHeight="1"/>
+    <row r="196" ht="14.25" customHeight="1"/>
+    <row r="197" ht="14.25" customHeight="1"/>
+    <row r="198" ht="14.25" customHeight="1"/>
+    <row r="199" ht="14.25" customHeight="1"/>
+    <row r="200" ht="14.25" customHeight="1"/>
+    <row r="201" ht="14.25" customHeight="1"/>
+    <row r="202" ht="14.25" customHeight="1"/>
+    <row r="203" ht="14.25" customHeight="1"/>
+    <row r="204" ht="14.25" customHeight="1"/>
+    <row r="205" ht="14.25" customHeight="1"/>
+    <row r="206" ht="14.25" customHeight="1"/>
+    <row r="207" ht="14.25" customHeight="1"/>
+    <row r="208" ht="14.25" customHeight="1"/>
+    <row r="209" ht="14.25" customHeight="1"/>
+    <row r="210" ht="14.25" customHeight="1"/>
+    <row r="211" ht="14.25" customHeight="1"/>
+    <row r="212" ht="14.25" customHeight="1"/>
+    <row r="213" ht="14.25" customHeight="1"/>
+    <row r="214" ht="14.25" customHeight="1"/>
+    <row r="215" ht="14.25" customHeight="1"/>
+    <row r="216" ht="14.25" customHeight="1"/>
+    <row r="217" ht="14.25" customHeight="1"/>
+    <row r="218" ht="14.25" customHeight="1"/>
+    <row r="219" ht="14.25" customHeight="1"/>
+    <row r="220" ht="14.25" customHeight="1"/>
+    <row r="221" ht="14.25" customHeight="1"/>
+    <row r="222" ht="14.25" customHeight="1"/>
+    <row r="223" ht="14.25" customHeight="1"/>
+    <row r="224" ht="14.25" customHeight="1"/>
+    <row r="225" ht="14.25" customHeight="1"/>
+    <row r="226" ht="14.25" customHeight="1"/>
+    <row r="227" ht="14.25" customHeight="1"/>
+    <row r="228" ht="14.25" customHeight="1"/>
+    <row r="229" ht="14.25" customHeight="1"/>
+    <row r="230" ht="14.25" customHeight="1"/>
+    <row r="231" ht="14.25" customHeight="1"/>
+    <row r="232" ht="14.25" customHeight="1"/>
+    <row r="233" ht="14.25" customHeight="1"/>
+    <row r="234" ht="14.25" customHeight="1"/>
+    <row r="235" ht="14.25" customHeight="1"/>
+    <row r="236" ht="14.25" customHeight="1"/>
+    <row r="237" ht="14.25" customHeight="1"/>
+    <row r="238" ht="14.25" customHeight="1"/>
+    <row r="239" ht="14.25" customHeight="1"/>
+    <row r="240" ht="14.25" customHeight="1"/>
+    <row r="241" ht="14.25" customHeight="1"/>
+    <row r="242" ht="14.25" customHeight="1"/>
+    <row r="243" ht="14.25" customHeight="1"/>
+    <row r="244" ht="14.25" customHeight="1"/>
+    <row r="245" ht="14.25" customHeight="1"/>
+    <row r="246" ht="14.25" customHeight="1"/>
+    <row r="247" ht="14.25" customHeight="1"/>
+    <row r="248" ht="14.25" customHeight="1"/>
+    <row r="249" ht="14.25" customHeight="1"/>
+    <row r="250" ht="14.25" customHeight="1"/>
+    <row r="251" ht="14.25" customHeight="1"/>
+    <row r="252" ht="14.25" customHeight="1"/>
+    <row r="253" ht="14.25" customHeight="1"/>
+    <row r="254" ht="14.25" customHeight="1"/>
+    <row r="255" ht="14.25" customHeight="1"/>
+    <row r="256" ht="14.25" customHeight="1"/>
+    <row r="257" ht="14.25" customHeight="1"/>
+    <row r="258" ht="14.25" customHeight="1"/>
+    <row r="259" ht="14.25" customHeight="1"/>
+    <row r="260" ht="14.25" customHeight="1"/>
+    <row r="261" ht="14.25" customHeight="1"/>
+    <row r="262" ht="14.25" customHeight="1"/>
+    <row r="263" ht="14.25" customHeight="1"/>
+    <row r="264" ht="14.25" customHeight="1"/>
+    <row r="265" ht="14.25" customHeight="1"/>
+    <row r="266" ht="14.25" customHeight="1"/>
+    <row r="267" ht="14.25" customHeight="1"/>
+    <row r="268" ht="14.25" customHeight="1"/>
+    <row r="269" ht="14.25" customHeight="1"/>
+    <row r="270" ht="14.25" customHeight="1"/>
+    <row r="271" ht="14.25" customHeight="1"/>
+    <row r="272" ht="14.25" customHeight="1"/>
+    <row r="273" ht="14.25" customHeight="1"/>
+    <row r="274" ht="14.25" customHeight="1"/>
+    <row r="275" ht="14.25" customHeight="1"/>
+    <row r="276" ht="14.25" customHeight="1"/>
+    <row r="277" ht="14.25" customHeight="1"/>
+    <row r="278" ht="14.25" customHeight="1"/>
+    <row r="279" ht="14.25" customHeight="1"/>
+    <row r="280" ht="14.25" customHeight="1"/>
+    <row r="281" ht="14.25" customHeight="1"/>
+    <row r="282" ht="14.25" customHeight="1"/>
+    <row r="283" ht="14.25" customHeight="1"/>
+    <row r="284" ht="14.25" customHeight="1"/>
+    <row r="285" ht="14.25" customHeight="1"/>
+    <row r="286" ht="14.25" customHeight="1"/>
+    <row r="287" ht="14.25" customHeight="1"/>
+    <row r="288" ht="14.25" customHeight="1"/>
+    <row r="289" ht="14.25" customHeight="1"/>
+    <row r="290" ht="14.25" customHeight="1"/>
+    <row r="291" ht="14.25" customHeight="1"/>
+    <row r="292" ht="14.25" customHeight="1"/>
+    <row r="293" ht="14.25" customHeight="1"/>
+    <row r="294" ht="14.25" customHeight="1"/>
+    <row r="295" ht="14.25" customHeight="1"/>
+    <row r="296" ht="14.25" customHeight="1"/>
+    <row r="297" ht="14.25" customHeight="1"/>
+    <row r="298" ht="14.25" customHeight="1"/>
+    <row r="299" ht="14.25" customHeight="1"/>
+    <row r="300" ht="14.25" customHeight="1"/>
+    <row r="301" ht="14.25" customHeight="1"/>
+    <row r="302" ht="14.25" customHeight="1"/>
+    <row r="303" ht="14.25" customHeight="1"/>
+    <row r="304" ht="14.25" customHeight="1"/>
+    <row r="305" ht="14.25" customHeight="1"/>
+    <row r="306" ht="14.25" customHeight="1"/>
+    <row r="307" ht="14.25" customHeight="1"/>
+    <row r="308" ht="14.25" customHeight="1"/>
+    <row r="309" ht="14.25" customHeight="1"/>
+    <row r="310" ht="14.25" customHeight="1"/>
+    <row r="311" ht="14.25" customHeight="1"/>
+    <row r="312" ht="14.25" customHeight="1"/>
+    <row r="313" ht="14.25" customHeight="1"/>
+    <row r="314" ht="14.25" customHeight="1"/>
+    <row r="315" ht="14.25" customHeight="1"/>
+    <row r="316" ht="14.25" customHeight="1"/>
+    <row r="317" ht="14.25" customHeight="1"/>
+    <row r="318" ht="14.25" customHeight="1"/>
+    <row r="319" ht="14.25" customHeight="1"/>
+    <row r="320" ht="14.25" customHeight="1"/>
+    <row r="321" ht="14.25" customHeight="1"/>
+    <row r="322" ht="14.25" customHeight="1"/>
+    <row r="323" ht="14.25" customHeight="1"/>
+    <row r="324" ht="14.25" customHeight="1"/>
+    <row r="325" ht="14.25" customHeight="1"/>
+    <row r="326" ht="14.25" customHeight="1"/>
+    <row r="327" ht="14.25" customHeight="1"/>
+    <row r="328" ht="14.25" customHeight="1"/>
+    <row r="329" ht="14.25" customHeight="1"/>
+    <row r="330" ht="14.25" customHeight="1"/>
+    <row r="331" ht="14.25" customHeight="1"/>
+    <row r="332" ht="14.25" customHeight="1"/>
+    <row r="333" ht="14.25" customHeight="1"/>
+    <row r="334" ht="14.25" customHeight="1"/>
+    <row r="335" ht="14.25" customHeight="1"/>
+    <row r="336" ht="14.25" customHeight="1"/>
+    <row r="337" ht="14.25" customHeight="1"/>
+    <row r="338" ht="14.25" customHeight="1"/>
+    <row r="339" ht="14.25" customHeight="1"/>
+    <row r="340" ht="14.25" customHeight="1"/>
+    <row r="341" ht="14.25" customHeight="1"/>
+    <row r="342" ht="14.25" customHeight="1"/>
+    <row r="343" ht="14.25" customHeight="1"/>
+    <row r="344" ht="14.25" customHeight="1"/>
+    <row r="345" ht="14.25" customHeight="1"/>
+    <row r="346" ht="14.25" customHeight="1"/>
+    <row r="347" ht="14.25" customHeight="1"/>
+    <row r="348" ht="14.25" customHeight="1"/>
+    <row r="349" ht="14.25" customHeight="1"/>
+    <row r="350" ht="14.25" customHeight="1"/>
+    <row r="351" ht="14.25" customHeight="1"/>
+    <row r="352" ht="14.25" customHeight="1"/>
+    <row r="353" ht="14.25" customHeight="1"/>
+    <row r="354" ht="14.25" customHeight="1"/>
+    <row r="355" ht="14.25" customHeight="1"/>
+    <row r="356" ht="14.25" customHeight="1"/>
+    <row r="357" ht="14.25" customHeight="1"/>
+    <row r="358" ht="14.25" customHeight="1"/>
+    <row r="359" ht="14.25" customHeight="1"/>
+    <row r="360" ht="14.25" customHeight="1"/>
+    <row r="361" ht="14.25" customHeight="1"/>
+    <row r="362" ht="14.25" customHeight="1"/>
+    <row r="363" ht="14.25" customHeight="1"/>
+    <row r="364" ht="14.25" customHeight="1"/>
+    <row r="365" ht="14.25" customHeight="1"/>
+    <row r="366" ht="14.25" customHeight="1"/>
+    <row r="367" ht="14.25" customHeight="1"/>
+    <row r="368" ht="14.25" customHeight="1"/>
+    <row r="369" ht="14.25" customHeight="1"/>
+    <row r="370" ht="14.25" customHeight="1"/>
+    <row r="371" ht="14.25" customHeight="1"/>
+    <row r="372" ht="14.25" customHeight="1"/>
+    <row r="373" ht="14.25" customHeight="1"/>
+    <row r="374" ht="14.25" customHeight="1"/>
+    <row r="375" ht="14.25" customHeight="1"/>
+    <row r="376" ht="14.25" customHeight="1"/>
+    <row r="377" ht="14.25" customHeight="1"/>
+    <row r="378" ht="14.25" customHeight="1"/>
+    <row r="379" ht="14.25" customHeight="1"/>
+    <row r="380" ht="14.25" customHeight="1"/>
+    <row r="381" ht="14.25" customHeight="1"/>
+    <row r="382" ht="14.25" customHeight="1"/>
+    <row r="383" ht="14.25" customHeight="1"/>
+    <row r="384" ht="14.25" customHeight="1"/>
+    <row r="385" ht="14.25" customHeight="1"/>
+    <row r="386" ht="14.25" customHeight="1"/>
+    <row r="387" ht="14.25" customHeight="1"/>
+    <row r="388" ht="14.25" customHeight="1"/>
+    <row r="389" ht="14.25" customHeight="1"/>
+    <row r="390" ht="14.25" customHeight="1"/>
+    <row r="391" ht="14.25" customHeight="1"/>
+    <row r="392" ht="14.25" customHeight="1"/>
+    <row r="393" ht="14.25" customHeight="1"/>
+    <row r="394" ht="14.25" customHeight="1"/>
+    <row r="395" ht="14.25" customHeight="1"/>
+    <row r="396" ht="14.25" customHeight="1"/>
+    <row r="397" ht="14.25" customHeight="1"/>
+    <row r="398" ht="14.25" customHeight="1"/>
+    <row r="399" ht="14.25" customHeight="1"/>
+    <row r="400" ht="14.25" customHeight="1"/>
+    <row r="401" ht="14.25" customHeight="1"/>
+    <row r="402" ht="14.25" customHeight="1"/>
+    <row r="403" ht="14.25" customHeight="1"/>
+    <row r="404" ht="14.25" customHeight="1"/>
+    <row r="405" ht="14.25" customHeight="1"/>
+    <row r="406" ht="14.25" customHeight="1"/>
+    <row r="407" ht="14.25" customHeight="1"/>
+    <row r="408" ht="14.25" customHeight="1"/>
+    <row r="409" ht="14.25" customHeight="1"/>
+    <row r="410" ht="14.25" customHeight="1"/>
+    <row r="411" ht="14.25" customHeight="1"/>
+    <row r="412" ht="14.25" customHeight="1"/>
+    <row r="413" ht="14.25" customHeight="1"/>
+    <row r="414" ht="14.25" customHeight="1"/>
+    <row r="415" ht="14.25" customHeight="1"/>
+    <row r="416" ht="14.25" customHeight="1"/>
+    <row r="417" ht="14.25" customHeight="1"/>
+    <row r="418" ht="14.25" customHeight="1"/>
+    <row r="419" ht="14.25" customHeight="1"/>
+    <row r="420" ht="14.25" customHeight="1"/>
+    <row r="421" ht="14.25" customHeight="1"/>
+    <row r="422" ht="14.25" customHeight="1"/>
+    <row r="423" ht="14.25" customHeight="1"/>
+    <row r="424" ht="14.25" customHeight="1"/>
+    <row r="425" ht="14.25" customHeight="1"/>
+    <row r="426" ht="14.25" customHeight="1"/>
+    <row r="427" ht="14.25" customHeight="1"/>
+    <row r="428" ht="14.25" customHeight="1"/>
+    <row r="429" ht="14.25" customHeight="1"/>
+    <row r="430" ht="14.25" customHeight="1"/>
+    <row r="431" ht="14.25" customHeight="1"/>
+    <row r="432" ht="14.25" customHeight="1"/>
+    <row r="433" ht="14.25" customHeight="1"/>
+    <row r="434" ht="14.25" customHeight="1"/>
+    <row r="435" ht="14.25" customHeight="1"/>
+    <row r="436" ht="14.25" customHeight="1"/>
+    <row r="437" ht="14.25" customHeight="1"/>
+    <row r="438" ht="14.25" customHeight="1"/>
+    <row r="439" ht="14.25" customHeight="1"/>
+    <row r="440" ht="14.25" customHeight="1"/>
+    <row r="441" ht="14.25" customHeight="1"/>
+    <row r="442" ht="14.25" customHeight="1"/>
+    <row r="443" ht="14.25" customHeight="1"/>
+    <row r="444" ht="14.25" customHeight="1"/>
+    <row r="445" ht="14.25" customHeight="1"/>
+    <row r="446" ht="14.25" customHeight="1"/>
+    <row r="447" ht="14.25" customHeight="1"/>
+    <row r="448" ht="14.25" customHeight="1"/>
+    <row r="449" ht="14.25" customHeight="1"/>
+    <row r="450" ht="14.25" customHeight="1"/>
+    <row r="451" ht="14.25" customHeight="1"/>
+    <row r="452" ht="14.25" customHeight="1"/>
+    <row r="453" ht="14.25" customHeight="1"/>
+    <row r="454" ht="14.25" customHeight="1"/>
+    <row r="455" ht="14.25" customHeight="1"/>
+    <row r="456" ht="14.25" customHeight="1"/>
+    <row r="457" ht="14.25" customHeight="1"/>
+    <row r="458" ht="14.25" customHeight="1"/>
+    <row r="459" ht="14.25" customHeight="1"/>
+    <row r="460" ht="14.25" customHeight="1"/>
+    <row r="461" ht="14.25" customHeight="1"/>
+    <row r="462" ht="14.25" customHeight="1"/>
+    <row r="463" ht="14.25" customHeight="1"/>
+    <row r="464" ht="14.25" customHeight="1"/>
+    <row r="465" ht="14.25" customHeight="1"/>
+    <row r="466" ht="14.25" customHeight="1"/>
+    <row r="467" ht="14.25" customHeight="1"/>
+    <row r="468" ht="14.25" customHeight="1"/>
+    <row r="469" ht="14.25" customHeight="1"/>
+    <row r="470" ht="14.25" customHeight="1"/>
+    <row r="471" ht="14.25" customHeight="1"/>
+    <row r="472" ht="14.25" customHeight="1"/>
+    <row r="473" ht="14.25" customHeight="1"/>
+    <row r="474" ht="14.25" customHeight="1"/>
+    <row r="475" ht="14.25" customHeight="1"/>
+    <row r="476" ht="14.25" customHeight="1"/>
+    <row r="477" ht="14.25" customHeight="1"/>
+    <row r="478" ht="14.25" customHeight="1"/>
+    <row r="479" ht="14.25" customHeight="1"/>
+    <row r="480" ht="14.25" customHeight="1"/>
+    <row r="481" ht="14.25" customHeight="1"/>
+    <row r="482" ht="14.25" customHeight="1"/>
+    <row r="483" ht="14.25" customHeight="1"/>
+    <row r="484" ht="14.25" customHeight="1"/>
+    <row r="485" ht="14.25" customHeight="1"/>
+    <row r="486" ht="14.25" customHeight="1"/>
+    <row r="487" ht="14.25" customHeight="1"/>
+    <row r="488" ht="14.25" customHeight="1"/>
+    <row r="489" ht="14.25" customHeight="1"/>
+    <row r="490" ht="14.25" customHeight="1"/>
+    <row r="491" ht="14.25" customHeight="1"/>
+    <row r="492" ht="14.25" customHeight="1"/>
+    <row r="493" ht="14.25" customHeight="1"/>
+    <row r="494" ht="14.25" customHeight="1"/>
+    <row r="495" ht="14.25" customHeight="1"/>
+    <row r="496" ht="14.25" customHeight="1"/>
+    <row r="497" ht="14.25" customHeight="1"/>
+    <row r="498" ht="14.25" customHeight="1"/>
+    <row r="499" ht="14.25" customHeight="1"/>
+    <row r="500" ht="14.25" customHeight="1"/>
+    <row r="501" ht="14.25" customHeight="1"/>
+    <row r="502" ht="14.25" customHeight="1"/>
+    <row r="503" ht="14.25" customHeight="1"/>
+    <row r="504" ht="14.25" customHeight="1"/>
+    <row r="505" ht="14.25" customHeight="1"/>
+    <row r="506" ht="14.25" customHeight="1"/>
+    <row r="507" ht="14.25" customHeight="1"/>
+    <row r="508" ht="14.25" customHeight="1"/>
+    <row r="509" ht="14.25" customHeight="1"/>
+    <row r="510" ht="14.25" customHeight="1"/>
+    <row r="511" ht="14.25" customHeight="1"/>
+    <row r="512" ht="14.25" customHeight="1"/>
+    <row r="513" ht="14.25" customHeight="1"/>
+    <row r="514" ht="14.25" customHeight="1"/>
+    <row r="515" ht="14.25" customHeight="1"/>
+    <row r="516" ht="14.25" customHeight="1"/>
+    <row r="517" ht="14.25" customHeight="1"/>
+    <row r="518" ht="14.25" customHeight="1"/>
+    <row r="519" ht="14.25" customHeight="1"/>
+    <row r="520" ht="14.25" customHeight="1"/>
+    <row r="521" ht="14.25" customHeight="1"/>
+    <row r="522" ht="14.25" customHeight="1"/>
+    <row r="523" ht="14.25" customHeight="1"/>
+    <row r="524" ht="14.25" customHeight="1"/>
+    <row r="525" ht="14.25" customHeight="1"/>
+    <row r="526" ht="14.25" customHeight="1"/>
+    <row r="527" ht="14.25" customHeight="1"/>
+    <row r="528" ht="14.25" customHeight="1"/>
+    <row r="529" ht="14.25" customHeight="1"/>
+    <row r="530" ht="14.25" customHeight="1"/>
+    <row r="531" ht="14.25" customHeight="1"/>
+    <row r="532" ht="14.25" customHeight="1"/>
+    <row r="533" ht="14.25" customHeight="1"/>
+    <row r="534" ht="14.25" customHeight="1"/>
+    <row r="535" ht="14.25" customHeight="1"/>
+    <row r="536" ht="14.25" customHeight="1"/>
+    <row r="537" ht="14.25" customHeight="1"/>
+    <row r="538" ht="14.25" customHeight="1"/>
+    <row r="539" ht="14.25" customHeight="1"/>
+    <row r="540" ht="14.25" customHeight="1"/>
+    <row r="541" ht="14.25" customHeight="1"/>
+    <row r="542" ht="14.25" customHeight="1"/>
+    <row r="543" ht="14.25" customHeight="1"/>
+    <row r="544" ht="14.25" customHeight="1"/>
+    <row r="545" ht="14.25" customHeight="1"/>
+    <row r="546" ht="14.25" customHeight="1"/>
+    <row r="547" ht="14.25" customHeight="1"/>
+    <row r="548" ht="14.25" customHeight="1"/>
+    <row r="549" ht="14.25" customHeight="1"/>
+    <row r="550" ht="14.25" customHeight="1"/>
+    <row r="551" ht="14.25" customHeight="1"/>
+    <row r="552" ht="14.25" customHeight="1"/>
+    <row r="553" ht="14.25" customHeight="1"/>
+    <row r="554" ht="14.25" customHeight="1"/>
+    <row r="555" ht="14.25" customHeight="1"/>
+    <row r="556" ht="14.25" customHeight="1"/>
+    <row r="557" ht="14.25" customHeight="1"/>
+    <row r="558" ht="14.25" customHeight="1"/>
+    <row r="559" ht="14.25" customHeight="1"/>
+    <row r="560" ht="14.25" customHeight="1"/>
+    <row r="561" ht="14.25" customHeight="1"/>
+    <row r="562" ht="14.25" customHeight="1"/>
+    <row r="563" ht="14.25" customHeight="1"/>
+    <row r="564" ht="14.25" customHeight="1"/>
+    <row r="565" ht="14.25" customHeight="1"/>
+    <row r="566" ht="14.25" customHeight="1"/>
+    <row r="567" ht="14.25" customHeight="1"/>
+    <row r="568" ht="14.25" customHeight="1"/>
+    <row r="569" ht="14.25" customHeight="1"/>
+    <row r="570" ht="14.25" customHeight="1"/>
+    <row r="571" ht="14.25" customHeight="1"/>
+    <row r="572" ht="14.25" customHeight="1"/>
+    <row r="573" ht="14.25" customHeight="1"/>
+    <row r="574" ht="14.25" customHeight="1"/>
+    <row r="575" ht="14.25" customHeight="1"/>
+    <row r="576" ht="14.25" customHeight="1"/>
+    <row r="577" ht="14.25" customHeight="1"/>
+    <row r="578" ht="14.25" customHeight="1"/>
+    <row r="579" ht="14.25" customHeight="1"/>
+    <row r="580" ht="14.25" customHeight="1"/>
+    <row r="581" ht="14.25" customHeight="1"/>
+    <row r="582" ht="14.25" customHeight="1"/>
+    <row r="583" ht="14.25" customHeight="1"/>
+    <row r="584" ht="14.25" customHeight="1"/>
+    <row r="585" ht="14.25" customHeight="1"/>
+    <row r="586" ht="14.25" customHeight="1"/>
+    <row r="587" ht="14.25" customHeight="1"/>
+    <row r="588" ht="14.25" customHeight="1"/>
+    <row r="589" ht="14.25" customHeight="1"/>
+    <row r="590" ht="14.25" customHeight="1"/>
+    <row r="591" ht="14.25" customHeight="1"/>
+    <row r="592" ht="14.25" customHeight="1"/>
+    <row r="593" ht="14.25" customHeight="1"/>
+    <row r="594" ht="14.25" customHeight="1"/>
+    <row r="595" ht="14.25" customHeight="1"/>
+    <row r="596" ht="14.25" customHeight="1"/>
+    <row r="597" ht="14.25" customHeight="1"/>
+    <row r="598" ht="14.25" customHeight="1"/>
+    <row r="599" ht="14.25" customHeight="1"/>
+    <row r="600" ht="14.25" customHeight="1"/>
+    <row r="601" ht="14.25" customHeight="1"/>
+    <row r="602" ht="14.25" customHeight="1"/>
+    <row r="603" ht="14.25" customHeight="1"/>
+    <row r="604" ht="14.25" customHeight="1"/>
+    <row r="605" ht="14.25" customHeight="1"/>
+    <row r="606" ht="14.25" customHeight="1"/>
+    <row r="607" ht="14.25" customHeight="1"/>
+    <row r="608" ht="14.25" customHeight="1"/>
+    <row r="609" ht="14.25" customHeight="1"/>
+    <row r="610" ht="14.25" customHeight="1"/>
+    <row r="611" ht="14.25" customHeight="1"/>
+    <row r="612" ht="14.25" customHeight="1"/>
+    <row r="613" ht="14.25" customHeight="1"/>
+    <row r="614" ht="14.25" customHeight="1"/>
+    <row r="615" ht="14.25" customHeight="1"/>
+    <row r="616" ht="14.25" customHeight="1"/>
+    <row r="617" ht="14.25" customHeight="1"/>
+    <row r="618" ht="14.25" customHeight="1"/>
+    <row r="619" ht="14.25" customHeight="1"/>
+    <row r="620" ht="14.25" customHeight="1"/>
+    <row r="621" ht="14.25" customHeight="1"/>
+    <row r="622" ht="14.25" customHeight="1"/>
+    <row r="623" ht="14.25" customHeight="1"/>
+    <row r="624" ht="14.25" customHeight="1"/>
+    <row r="625" ht="14.25" customHeight="1"/>
+    <row r="626" ht="14.25" customHeight="1"/>
+    <row r="627" ht="14.25" customHeight="1"/>
+    <row r="628" ht="14.25" customHeight="1"/>
+    <row r="629" ht="14.25" customHeight="1"/>
+    <row r="630" ht="14.25" customHeight="1"/>
+    <row r="631" ht="14.25" customHeight="1"/>
+    <row r="632" ht="14.25" customHeight="1"/>
+    <row r="633" ht="14.25" customHeight="1"/>
+    <row r="634" ht="14.25" customHeight="1"/>
+    <row r="635" ht="14.25" customHeight="1"/>
+    <row r="636" ht="14.25" customHeight="1"/>
+    <row r="637" ht="14.25" customHeight="1"/>
+    <row r="638" ht="14.25" customHeight="1"/>
+    <row r="639" ht="14.25" customHeight="1"/>
+    <row r="640" ht="14.25" customHeight="1"/>
+    <row r="641" ht="14.25" customHeight="1"/>
+    <row r="642" ht="14.25" customHeight="1"/>
+    <row r="643" ht="14.25" customHeight="1"/>
+    <row r="644" ht="14.25" customHeight="1"/>
+    <row r="645" ht="14.25" customHeight="1"/>
+    <row r="646" ht="14.25" customHeight="1"/>
+    <row r="647" ht="14.25" customHeight="1"/>
+    <row r="648" ht="14.25" customHeight="1"/>
+    <row r="649" ht="14.25" customHeight="1"/>
+    <row r="650" ht="14.25" customHeight="1"/>
+    <row r="651" ht="14.25" customHeight="1"/>
+    <row r="652" ht="14.25" customHeight="1"/>
+    <row r="653" ht="14.25" customHeight="1"/>
+    <row r="654" ht="14.25" customHeight="1"/>
+    <row r="655" ht="14.25" customHeight="1"/>
+    <row r="656" ht="14.25" customHeight="1"/>
+    <row r="657" ht="14.25" customHeight="1"/>
+    <row r="658" ht="14.25" customHeight="1"/>
+    <row r="659" ht="14.25" customHeight="1"/>
+    <row r="660" ht="14.25" customHeight="1"/>
+    <row r="661" ht="14.25" customHeight="1"/>
+    <row r="662" ht="14.25" customHeight="1"/>
+    <row r="663" ht="14.25" customHeight="1"/>
+    <row r="664" ht="14.25" customHeight="1"/>
+    <row r="665" ht="14.25" customHeight="1"/>
+    <row r="666" ht="14.25" customHeight="1"/>
+    <row r="667" ht="14.25" customHeight="1"/>
+    <row r="668" ht="14.25" customHeight="1"/>
+    <row r="669" ht="14.25" customHeight="1"/>
+    <row r="670" ht="14.25" customHeight="1"/>
+    <row r="671" ht="14.25" customHeight="1"/>
+    <row r="672" ht="14.25" customHeight="1"/>
+    <row r="673" ht="14.25" customHeight="1"/>
+    <row r="674" ht="14.25" customHeight="1"/>
+    <row r="675" ht="14.25" customHeight="1"/>
+    <row r="676" ht="14.25" customHeight="1"/>
+    <row r="677" ht="14.25" customHeight="1"/>
+    <row r="678" ht="14.25" customHeight="1"/>
+    <row r="679" ht="14.25" customHeight="1"/>
+    <row r="680" ht="14.25" customHeight="1"/>
+    <row r="681" ht="14.25" customHeight="1"/>
+    <row r="682" ht="14.25" customHeight="1"/>
+    <row r="683" ht="14.25" customHeight="1"/>
+    <row r="684" ht="14.25" customHeight="1"/>
+    <row r="685" ht="14.25" customHeight="1"/>
+    <row r="686" ht="14.25" customHeight="1"/>
+    <row r="687" ht="14.25" customHeight="1"/>
+    <row r="688" ht="14.25" customHeight="1"/>
+    <row r="689" ht="14.25" customHeight="1"/>
+    <row r="690" ht="14.25" customHeight="1"/>
+    <row r="691" ht="14.25" customHeight="1"/>
+    <row r="692" ht="14.25" customHeight="1"/>
+    <row r="693" ht="14.25" customHeight="1"/>
+    <row r="694" ht="14.25" customHeight="1"/>
+    <row r="695" ht="14.25" customHeight="1"/>
+    <row r="696" ht="14.25" customHeight="1"/>
+    <row r="697" ht="14.25" customHeight="1"/>
+    <row r="698" ht="14.25" customHeight="1"/>
+    <row r="699" ht="14.25" customHeight="1"/>
+    <row r="700" ht="14.25" customHeight="1"/>
+    <row r="701" ht="14.25" customHeight="1"/>
+    <row r="702" ht="14.25" customHeight="1"/>
+    <row r="703" ht="14.25" customHeight="1"/>
+    <row r="704" ht="14.25" customHeight="1"/>
+    <row r="705" ht="14.25" customHeight="1"/>
+    <row r="706" ht="14.25" customHeight="1"/>
+    <row r="707" ht="14.25" customHeight="1"/>
+    <row r="708" ht="14.25" customHeight="1"/>
+    <row r="709" ht="14.25" customHeight="1"/>
+    <row r="710" ht="14.25" customHeight="1"/>
+    <row r="711" ht="14.25" customHeight="1"/>
+    <row r="712" ht="14.25" customHeight="1"/>
+    <row r="713" ht="14.25" customHeight="1"/>
+    <row r="714" ht="14.25" customHeight="1"/>
+    <row r="715" ht="14.25" customHeight="1"/>
+    <row r="716" ht="14.25" customHeight="1"/>
+    <row r="717" ht="14.25" customHeight="1"/>
+    <row r="718" ht="14.25" customHeight="1"/>
+    <row r="719" ht="14.25" customHeight="1"/>
+    <row r="720" ht="14.25" customHeight="1"/>
+    <row r="721" ht="14.25" customHeight="1"/>
+    <row r="722" ht="14.25" customHeight="1"/>
+    <row r="723" ht="14.25" customHeight="1"/>
+    <row r="724" ht="14.25" customHeight="1"/>
+    <row r="725" ht="14.25" customHeight="1"/>
+    <row r="726" ht="14.25" customHeight="1"/>
+    <row r="727" ht="14.25" customHeight="1"/>
+    <row r="728" ht="14.25" customHeight="1"/>
+    <row r="729" ht="14.25" customHeight="1"/>
+    <row r="730" ht="14.25" customHeight="1"/>
+    <row r="731" ht="14.25" customHeight="1"/>
+    <row r="732" ht="14.25" customHeight="1"/>
+    <row r="733" ht="14.25" customHeight="1"/>
+    <row r="734" ht="14.25" customHeight="1"/>
+    <row r="735" ht="14.25" customHeight="1"/>
+    <row r="736" ht="14.25" customHeight="1"/>
+    <row r="737" ht="14.25" customHeight="1"/>
+    <row r="738" ht="14.25" customHeight="1"/>
+    <row r="739" ht="14.25" customHeight="1"/>
+    <row r="740" ht="14.25" customHeight="1"/>
+    <row r="741" ht="14.25" customHeight="1"/>
+    <row r="742" ht="14.25" customHeight="1"/>
+    <row r="743" ht="14.25" customHeight="1"/>
+    <row r="744" ht="14.25" customHeight="1"/>
+    <row r="745" ht="14.25" customHeight="1"/>
+    <row r="746" ht="14.25" customHeight="1"/>
+    <row r="747" ht="14.25" customHeight="1"/>
+    <row r="748" ht="14.25" customHeight="1"/>
+    <row r="749" ht="14.25" customHeight="1"/>
+    <row r="750" ht="14.25" customHeight="1"/>
+    <row r="751" ht="14.25" customHeight="1"/>
+    <row r="752" ht="14.25" customHeight="1"/>
+    <row r="753" ht="14.25" customHeight="1"/>
+    <row r="754" ht="14.25" customHeight="1"/>
+    <row r="755" ht="14.25" customHeight="1"/>
+    <row r="756" ht="14.25" customHeight="1"/>
+    <row r="757" ht="14.25" customHeight="1"/>
+    <row r="758" ht="14.25" customHeight="1"/>
+    <row r="759" ht="14.25" customHeight="1"/>
+    <row r="760" ht="14.25" customHeight="1"/>
+    <row r="761" ht="14.25" customHeight="1"/>
+    <row r="762" ht="14.25" customHeight="1"/>
+    <row r="763" ht="14.25" customHeight="1"/>
+    <row r="764" ht="14.25" customHeight="1"/>
+    <row r="765" ht="14.25" customHeight="1"/>
+    <row r="766" ht="14.25" customHeight="1"/>
+    <row r="767" ht="14.25" customHeight="1"/>
+    <row r="768" ht="14.25" customHeight="1"/>
+    <row r="769" ht="14.25" customHeight="1"/>
+    <row r="770" ht="14.25" customHeight="1"/>
+    <row r="771" ht="14.25" customHeight="1"/>
+    <row r="772" ht="14.25" customHeight="1"/>
+    <row r="773" ht="14.25" customHeight="1"/>
+    <row r="774" ht="14.25" customHeight="1"/>
+    <row r="775" ht="14.25" customHeight="1"/>
+    <row r="776" ht="14.25" customHeight="1"/>
+    <row r="777" ht="14.25" customHeight="1"/>
+    <row r="778" ht="14.25" customHeight="1"/>
+    <row r="779" ht="14.25" customHeight="1"/>
+    <row r="780" ht="14.25" customHeight="1"/>
+    <row r="781" ht="14.25" customHeight="1"/>
+    <row r="782" ht="14.25" customHeight="1"/>
+    <row r="783" ht="14.25" customHeight="1"/>
+    <row r="784" ht="14.25" customHeight="1"/>
+    <row r="785" ht="14.25" customHeight="1"/>
+    <row r="786" ht="14.25" customHeight="1"/>
+    <row r="787" ht="14.25" customHeight="1"/>
+    <row r="788" ht="14.25" customHeight="1"/>
+    <row r="789" ht="14.25" customHeight="1"/>
+    <row r="790" ht="14.25" customHeight="1"/>
+    <row r="791" ht="14.25" customHeight="1"/>
+    <row r="792" ht="14.25" customHeight="1"/>
+    <row r="793" ht="14.25" customHeight="1"/>
+    <row r="794" ht="14.25" customHeight="1"/>
+    <row r="795" ht="14.25" customHeight="1"/>
+    <row r="796" ht="14.25" customHeight="1"/>
+    <row r="797" ht="14.25" customHeight="1"/>
+    <row r="798" ht="14.25" customHeight="1"/>
+    <row r="799" ht="14.25" customHeight="1"/>
+    <row r="800" ht="14.25" customHeight="1"/>
+    <row r="801" ht="14.25" customHeight="1"/>
+    <row r="802" ht="14.25" customHeight="1"/>
+    <row r="803" ht="14.25" customHeight="1"/>
+    <row r="804" ht="14.25" customHeight="1"/>
+    <row r="805" ht="14.25" customHeight="1"/>
+    <row r="806" ht="14.25" customHeight="1"/>
+    <row r="807" ht="14.25" customHeight="1"/>
+    <row r="808" ht="14.25" customHeight="1"/>
+    <row r="809" ht="14.25" customHeight="1"/>
+    <row r="810" ht="14.25" customHeight="1"/>
+    <row r="811" ht="14.25" customHeight="1"/>
+    <row r="812" ht="14.25" customHeight="1"/>
+    <row r="813" ht="14.25" customHeight="1"/>
+    <row r="814" ht="14.25" customHeight="1"/>
+    <row r="815" ht="14.25" customHeight="1"/>
+    <row r="816" ht="14.25" customHeight="1"/>
+    <row r="817" ht="14.25" customHeight="1"/>
+    <row r="818" ht="14.25" customHeight="1"/>
+    <row r="819" ht="14.25" customHeight="1"/>
+    <row r="820" ht="14.25" customHeight="1"/>
+    <row r="821" ht="14.25" customHeight="1"/>
+    <row r="822" ht="14.25" customHeight="1"/>
+    <row r="823" ht="14.25" customHeight="1"/>
+    <row r="824" ht="14.25" customHeight="1"/>
+    <row r="825" ht="14.25" customHeight="1"/>
+    <row r="826" ht="14.25" customHeight="1"/>
+    <row r="827" ht="14.25" customHeight="1"/>
+    <row r="828" ht="14.25" customHeight="1"/>
+    <row r="829" ht="14.25" customHeight="1"/>
+    <row r="830" ht="14.25" customHeight="1"/>
+    <row r="831" ht="14.25" customHeight="1"/>
+    <row r="832" ht="14.25" customHeight="1"/>
+    <row r="833" ht="14.25" customHeight="1"/>
+    <row r="834" ht="14.25" customHeight="1"/>
+    <row r="835" ht="14.25" customHeight="1"/>
+    <row r="836" ht="14.25" customHeight="1"/>
+    <row r="837" ht="14.25" customHeight="1"/>
+    <row r="838" ht="14.25" customHeight="1"/>
+    <row r="839" ht="14.25" customHeight="1"/>
+    <row r="840" ht="14.25" customHeight="1"/>
+    <row r="841" ht="14.25" customHeight="1"/>
+    <row r="842" ht="14.25" customHeight="1"/>
+    <row r="843" ht="14.25" customHeight="1"/>
+    <row r="844" ht="14.25" customHeight="1"/>
+    <row r="845" ht="14.25" customHeight="1"/>
+    <row r="846" ht="14.25" customHeight="1"/>
+    <row r="847" ht="14.25" customHeight="1"/>
+    <row r="848" ht="14.25" customHeight="1"/>
+    <row r="849" ht="14.25" customHeight="1"/>
+    <row r="850" ht="14.25" customHeight="1"/>
+    <row r="851" ht="14.25" customHeight="1"/>
+    <row r="852" ht="14.25" customHeight="1"/>
+    <row r="853" ht="14.25" customHeight="1"/>
+    <row r="854" ht="14.25" customHeight="1"/>
+    <row r="855" ht="14.25" customHeight="1"/>
+    <row r="856" ht="14.25" customHeight="1"/>
+    <row r="857" ht="14.25" customHeight="1"/>
+    <row r="858" ht="14.25" customHeight="1"/>
+    <row r="859" ht="14.25" customHeight="1"/>
+    <row r="860" ht="14.25" customHeight="1"/>
+    <row r="861" ht="14.25" customHeight="1"/>
+    <row r="862" ht="14.25" customHeight="1"/>
+    <row r="863" ht="14.25" customHeight="1"/>
+    <row r="864" ht="14.25" customHeight="1"/>
+    <row r="865" ht="14.25" customHeight="1"/>
+    <row r="866" ht="14.25" customHeight="1"/>
+    <row r="867" ht="14.25" customHeight="1"/>
+    <row r="868" ht="14.25" customHeight="1"/>
+    <row r="869" ht="14.25" customHeight="1"/>
+    <row r="870" ht="14.25" customHeight="1"/>
+    <row r="871" ht="14.25" customHeight="1"/>
+    <row r="872" ht="14.25" customHeight="1"/>
+    <row r="873" ht="14.25" customHeight="1"/>
+    <row r="874" ht="14.25" customHeight="1"/>
+    <row r="875" ht="14.25" customHeight="1"/>
+    <row r="876" ht="14.25" customHeight="1"/>
+    <row r="877" ht="14.25" customHeight="1"/>
+    <row r="878" ht="14.25" customHeight="1"/>
+    <row r="879" ht="14.25" customHeight="1"/>
+    <row r="880" ht="14.25" customHeight="1"/>
+    <row r="881" ht="14.25" customHeight="1"/>
+    <row r="882" ht="14.25" customHeight="1"/>
+    <row r="883" ht="14.25" customHeight="1"/>
+    <row r="884" ht="14.25" customHeight="1"/>
+    <row r="885" ht="14.25" customHeight="1"/>
+    <row r="886" ht="14.25" customHeight="1"/>
+    <row r="887" ht="14.25" customHeight="1"/>
+    <row r="888" ht="14.25" customHeight="1"/>
+    <row r="889" ht="14.25" customHeight="1"/>
+    <row r="890" ht="14.25" customHeight="1"/>
+    <row r="891" ht="14.25" customHeight="1"/>
+    <row r="892" ht="14.25" customHeight="1"/>
+    <row r="893" ht="14.25" customHeight="1"/>
+    <row r="894" ht="14.25" customHeight="1"/>
+    <row r="895" ht="14.25" customHeight="1"/>
+    <row r="896" ht="14.25" customHeight="1"/>
+    <row r="897" ht="14.25" customHeight="1"/>
+    <row r="898" ht="14.25" customHeight="1"/>
+    <row r="899" ht="14.25" customHeight="1"/>
+    <row r="900" ht="14.25" customHeight="1"/>
+    <row r="901" ht="14.25" customHeight="1"/>
+    <row r="902" ht="14.25" customHeight="1"/>
+    <row r="903" ht="14.25" customHeight="1"/>
+    <row r="904" ht="14.25" customHeight="1"/>
+    <row r="905" ht="14.25" customHeight="1"/>
+    <row r="906" ht="14.25" customHeight="1"/>
+    <row r="907" ht="14.25" customHeight="1"/>
+    <row r="908" ht="14.25" customHeight="1"/>
+    <row r="909" ht="14.25" customHeight="1"/>
+    <row r="910" ht="14.25" customHeight="1"/>
+    <row r="911" ht="14.25" customHeight="1"/>
+    <row r="912" ht="14.25" customHeight="1"/>
+    <row r="913" ht="14.25" customHeight="1"/>
+    <row r="914" ht="14.25" customHeight="1"/>
+    <row r="915" ht="14.25" customHeight="1"/>
+    <row r="916" ht="14.25" customHeight="1"/>
+    <row r="917" ht="14.25" customHeight="1"/>
+    <row r="918" ht="14.25" customHeight="1"/>
+    <row r="919" ht="14.25" customHeight="1"/>
+    <row r="920" ht="14.25" customHeight="1"/>
+    <row r="921" ht="14.25" customHeight="1"/>
+    <row r="922" ht="14.25" customHeight="1"/>
+    <row r="923" ht="14.25" customHeight="1"/>
+    <row r="924" ht="14.25" customHeight="1"/>
+    <row r="925" ht="14.25" customHeight="1"/>
+    <row r="926" ht="14.25" customHeight="1"/>
+    <row r="927" ht="14.25" customHeight="1"/>
+    <row r="928" ht="14.25" customHeight="1"/>
+    <row r="929" ht="14.25" customHeight="1"/>
+    <row r="930" ht="14.25" customHeight="1"/>
+    <row r="931" ht="14.25" customHeight="1"/>
+    <row r="932" ht="14.25" customHeight="1"/>
+    <row r="933" ht="14.25" customHeight="1"/>
+    <row r="934" ht="14.25" customHeight="1"/>
+    <row r="935" ht="14.25" customHeight="1"/>
+    <row r="936" ht="14.25" customHeight="1"/>
+    <row r="937" ht="14.25" customHeight="1"/>
+    <row r="938" ht="14.25" customHeight="1"/>
+    <row r="939" ht="14.25" customHeight="1"/>
+    <row r="940" ht="14.25" customHeight="1"/>
+    <row r="941" ht="14.25" customHeight="1"/>
+    <row r="942" ht="14.25" customHeight="1"/>
+    <row r="943" ht="14.25" customHeight="1"/>
+    <row r="944" ht="14.25" customHeight="1"/>
+    <row r="945" ht="14.25" customHeight="1"/>
+    <row r="946" ht="14.25" customHeight="1"/>
+    <row r="947" ht="14.25" customHeight="1"/>
+    <row r="948" ht="14.25" customHeight="1"/>
+    <row r="949" ht="14.25" customHeight="1"/>
+    <row r="950" ht="14.25" customHeight="1"/>
+    <row r="951" ht="14.25" customHeight="1"/>
+    <row r="952" ht="14.25" customHeight="1"/>
+    <row r="953" ht="14.25" customHeight="1"/>
+    <row r="954" ht="14.25" customHeight="1"/>
+    <row r="955" ht="14.25" customHeight="1"/>
+    <row r="956" ht="14.25" customHeight="1"/>
+    <row r="957" ht="14.25" customHeight="1"/>
+    <row r="958" ht="14.25" customHeight="1"/>
+    <row r="959" ht="14.25" customHeight="1"/>
+    <row r="960" ht="14.25" customHeight="1"/>
+    <row r="961" ht="14.25" customHeight="1"/>
+    <row r="962" ht="14.25" customHeight="1"/>
+    <row r="963" ht="14.25" customHeight="1"/>
+    <row r="964" ht="14.25" customHeight="1"/>
+    <row r="965" ht="14.25" customHeight="1"/>
+    <row r="966" ht="14.25" customHeight="1"/>
+    <row r="967" ht="14.25" customHeight="1"/>
+    <row r="968" ht="14.25" customHeight="1"/>
+    <row r="969" ht="14.25" customHeight="1"/>
+    <row r="970" ht="14.25" customHeight="1"/>
+    <row r="971" ht="14.25" customHeight="1"/>
+    <row r="972" ht="14.25" customHeight="1"/>
+    <row r="973" ht="14.25" customHeight="1"/>
+    <row r="974" ht="14.25" customHeight="1"/>
+    <row r="975" ht="14.25" customHeight="1"/>
+    <row r="976" ht="14.25" customHeight="1"/>
+    <row r="977" ht="14.25" customHeight="1"/>
+    <row r="978" ht="14.25" customHeight="1"/>
+    <row r="979" ht="14.25" customHeight="1"/>
+    <row r="980" ht="14.25" customHeight="1"/>
+    <row r="981" ht="14.25" customHeight="1"/>
+    <row r="982" ht="14.25" customHeight="1"/>
+    <row r="983" ht="14.25" customHeight="1"/>
+    <row r="984" ht="14.25" customHeight="1"/>
+    <row r="985" ht="14.25" customHeight="1"/>
+    <row r="986" ht="14.25" customHeight="1"/>
+    <row r="987" ht="14.25" customHeight="1"/>
+    <row r="988" ht="14.25" customHeight="1"/>
+    <row r="989" ht="14.25" customHeight="1"/>
+    <row r="990" ht="14.25" customHeight="1"/>
+    <row r="991" ht="14.25" customHeight="1"/>
+    <row r="992" ht="14.25" customHeight="1"/>
+    <row r="993" ht="14.25" customHeight="1"/>
+    <row r="994" ht="14.25" customHeight="1"/>
+    <row r="995" ht="14.25" customHeight="1"/>
+    <row r="996" ht="14.25" customHeight="1"/>
+    <row r="997" ht="14.25" customHeight="1"/>
+    <row r="998" ht="14.25" customHeight="1"/>
+    <row r="999" ht="14.25" customHeight="1"/>
+    <row r="1000" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
+    <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
-    <mergeCell ref="M3:N3"/>
-    <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="I3:L3"/>
+    <mergeCell ref="M3:N3"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <printOptions/>
+  <pageMargins bottom="1.0" footer="0.0" header="0.0" left="0.75" right="0.75" top="1.0"/>
+  <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>openpyxl</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>