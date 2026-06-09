--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -101,80 +101,75 @@
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr/>
               <w:drawing>
-                <wp:inline distB="0" distT="0" distL="0" distR="0">
-[...2 lines deleted...]
-                  <wp:docPr descr="Lab2Doctors Logo" id="2" name="image1.jpg"/>
+                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                  <wp:extent cx="1085850" cy="304800"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="2" name="image1.jpg"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="Lab2Doctors Logo" id="0" name="image1.jpg"/>
+                          <pic:cNvPr id="0" name="image1.jpg"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1047750" cy="504825"/>
+                            <a:ext cx="1085850" cy="304800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
-                          <a:ln w="3175">
-[...4 lines deleted...]
-                          </a:ln>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="140.0" w:type="dxa"/>
@@ -419,159 +414,159 @@
         <w:gridCol w:w="2925"/>
         <w:gridCol w:w="2310"/>
         <w:gridCol w:w="2520"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="2325"/>
             <w:gridCol w:w="2925"/>
             <w:gridCol w:w="2310"/>
             <w:gridCol w:w="2520"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Module Title</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Module Code</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Department</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Target Audience</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -948,159 +943,159 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Prerequisites</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Delivery Format</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulatory Basis</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">CEU Credits (if applicable)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -2687,205 +2682,206 @@
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="491"/>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="4878"/>
         <w:gridCol w:w="1473"/>
         <w:gridCol w:w="1263"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="491"/>
             <w:gridCol w:w="1975"/>
             <w:gridCol w:w="4878"/>
             <w:gridCol w:w="1473"/>
             <w:gridCol w:w="1263"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="869.94140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Topic / Section Title</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Content Points</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration (min)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials / Resources</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -4153,50 +4149,70 @@
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Training record updated</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
       <w:pPr>
         <w:spacing w:before="140" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="890620"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION E: RESOURCES &amp; REFERENCES</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table6"/>
         <w:tblW w:w="10080.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
@@ -4213,700 +4229,700 @@
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="5560"/>
         <w:gridCol w:w="2000"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="5560"/>
             <w:gridCol w:w="2000"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource Type</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Title / Reference</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Location / Link</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">SOP Reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">SharePoint/SOPs/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulatory Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIA 42 CFR Part 493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ecfr.gov</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP Checklist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable CAP checklist section</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP e-Lab Solutions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">CLSI Guideline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
-[...25 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">CLSI website</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Slide Deck / Presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">LMS / SharePoint</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Video / Simulation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
-[...25 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">LMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
       <w:pPr>
         <w:spacing w:before="140" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
         <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION F: TRAINING ATTENDANCE LOG</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
@@ -4940,405 +4956,378 @@
             <w:gridCol w:w="1680"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee Name</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee ID / Title</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Date Completed</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Score / Outcome</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Trainer Initials</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
-[...25 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
@@ -5357,272 +5346,272 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
-[...25 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
@@ -5641,272 +5630,272 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
-[...25 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
@@ -5925,272 +5914,272 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
-[...25 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
@@ -6209,272 +6198,272 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
-[...25 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
@@ -6493,272 +6482,272 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
-[...25 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
@@ -6777,272 +6766,272 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
-[...25 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
@@ -7061,226 +7050,253 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ Pass  ☐ Fail ☐ Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f0f0f0" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
       <w:pPr>
         <w:spacing w:before="140" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table8"/>
         <w:tblW w:w="10080.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
@@ -7288,318 +7304,318 @@
       <w:tblGrid>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="3360"/>
             <w:gridCol w:w="3360"/>
             <w:gridCol w:w="3360"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Module Developer</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Supervisor</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Director</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: _______________ Name: ___________________ Date: ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: _______________ Name: ___________________ Date: ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: _______________ Name: ___________________ Date: ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId8" w:type="default"/>
       <w:footerReference r:id="rId9" w:type="default"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="1080" w:top="1080" w:left="1080" w:right="1080" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Georgia"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">TRN-F-001  |  Rev 1.0  |  Page </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">  |  © Lab2Doctors</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
     <w:pPr>
       <w:shd w:fill="890620" w:val="clear"/>
       <w:spacing w:after="80" w:before="80" w:lineRule="auto"/>
       <w:ind w:left="120" w:firstLine="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:color w:val="ffffff"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Lab2Doctors  |  Training Module Outline</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>