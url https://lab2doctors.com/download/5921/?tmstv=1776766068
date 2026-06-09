--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -101,80 +101,75 @@
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr/>
               <w:drawing>
-                <wp:inline distB="0" distT="0" distL="0" distR="0">
-[...2 lines deleted...]
-                  <wp:docPr descr="Lab2Doctors Logo" id="2" name="image1.jpg"/>
+                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                  <wp:extent cx="1085850" cy="304800"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="2" name="image1.jpg"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="Lab2Doctors Logo" id="0" name="image1.jpg"/>
+                          <pic:cNvPr id="0" name="image1.jpg"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1047750" cy="504825"/>
+                            <a:ext cx="1085850" cy="304800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
-                          <a:ln w="3175">
-[...4 lines deleted...]
-                          </a:ln>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="140.0" w:type="dxa"/>
@@ -419,159 +414,159 @@
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee Name</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee ID</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Job Title</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Department</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -1008,114 +1003,114 @@
       <w:tblGrid>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="3360"/>
             <w:gridCol w:w="3360"/>
             <w:gridCol w:w="3360"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Method Used</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
@@ -1263,195 +1258,195 @@
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1300"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="500"/>
             <w:gridCol w:w="2200"/>
             <w:gridCol w:w="4280"/>
             <w:gridCol w:w="1800"/>
             <w:gridCol w:w="1300"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment Method</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Competency Element</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Rating</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluator Initials</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -2243,195 +2238,195 @@
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1300"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="500"/>
             <w:gridCol w:w="2200"/>
             <w:gridCol w:w="4280"/>
             <w:gridCol w:w="1800"/>
             <w:gridCol w:w="1300"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment Method</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Competency Element</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Rating</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluator Initials</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -3513,195 +3508,195 @@
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1300"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="500"/>
             <w:gridCol w:w="2200"/>
             <w:gridCol w:w="4280"/>
             <w:gridCol w:w="1800"/>
             <w:gridCol w:w="1300"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment Method</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Competency Element</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Rating</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluator Initials</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -4491,159 +4486,159 @@
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfactory Elements</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Elements Needing Improvement</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Unsatisfactory Elements</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Overall Outcome</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -4931,123 +4926,123 @@
       <w:tblGrid>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="3360"/>
             <w:gridCol w:w="3360"/>
             <w:gridCol w:w="3360"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee Acknowledgment</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluator</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Director</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>