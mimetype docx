--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -1,3703 +1,3997 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-[...14 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="5543"/>
         <w:gridCol w:w="2587"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1950"/>
+            <w:gridCol w:w="5543"/>
+            <w:gridCol w:w="2587"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92C99" w14:paraId="52A5B8AF" w14:textId="77777777">
-[...20 lines deleted...]
-              <w:right w:w="120" w:type="dxa"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCE2432" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="003655AC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47A5475E" wp14:editId="7F24973B">
-[...6 lines deleted...]
-                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                  <wp:extent cx="1085850" cy="304800"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="2" name="image1.jpg"/>
+                  <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="0" name="image1.jpg"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
-                          <a:srcRect/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1047750" cy="504825"/>
+                            <a:ext cx="1085850" cy="304800"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect">
-[...6 lines deleted...]
-                          </a:ln>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-              <w:right w:w="200" w:type="dxa"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="140.0" w:type="dxa"/>
+              <w:left w:w="200.0" w:type="dxa"/>
+              <w:bottom w:w="140.0" w:type="dxa"/>
+              <w:right w:w="200.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4F62A2" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="003655AC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="7687E433" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="003655AC">
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPECIMEN REJECTION CRITERIA FORM</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:color w:val="FCE8EB"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="fce8eb"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:bCs/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pre-Analytical Quality Control — Rejection Documentation</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="fce8eb" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="890620"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Form #: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPC-F-001</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="890620"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___________</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="890620"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Tech ID: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___________</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="890620"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Accession #: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>___________</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___________</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AAAE33F" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="00C92C99">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
-        <w:spacing w:before="180"/>
+        <w:spacing w:before="180" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="48DCC147" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="003655AC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SPECIMEN INFORMATION</w:t>
+        <w:t xml:space="preserve">SPECIMEN INFORMATION</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2520"/>
+            <w:gridCol w:w="2520"/>
+            <w:gridCol w:w="2520"/>
+            <w:gridCol w:w="2520"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92C99" w14:paraId="240654C3" w14:textId="77777777">
-[...114 lines deleted...]
-              <w:t>Collection Site</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patient Name / MRN</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of Collection</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collected By</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection Site</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="5C4E3816" w14:textId="77777777">
-[...80 lines deleted...]
-          <w:p w14:paraId="064691A6" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="00C92C99"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="4AFA7D03" w14:textId="77777777">
-[...114 lines deleted...]
-              <w:t>Received By</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specimen Type</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Test(s) Requested</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date/Time Received</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Received By</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="2BB84007" w14:textId="77777777">
-[...80 lines deleted...]
-          <w:p w14:paraId="5DCA0F42" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="00C92C99"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="567D1958" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="00C92C99">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
-        <w:spacing w:before="160"/>
+        <w:spacing w:before="160" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="184225C7" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="003655AC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REJECTION CRITERIA — CHECK ALL THAT APPLY</w:t>
+        <w:t xml:space="preserve">REJECTION CRITERIA — CHECK ALL THAT APPLY</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table3"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="414"/>
         <w:gridCol w:w="4234"/>
         <w:gridCol w:w="931"/>
         <w:gridCol w:w="4501"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="414"/>
+            <w:gridCol w:w="4234"/>
+            <w:gridCol w:w="931"/>
+            <w:gridCol w:w="4501"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92C99" w14:paraId="2E0ACCF1" w14:textId="77777777" w:rsidTr="003872EB">
-[...96 lines deleted...]
-              <w:t>COLLECTION ISSUES</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRE-COLLECTION ISSUES</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLLECTION ISSUES</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="02D62A34" w14:textId="77777777" w:rsidTr="003872EB">
-[...94 lines deleted...]
-              <w:t>Wrong tube type used</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No order / order not found in system</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wrong tube type used</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="03B936D5" w14:textId="77777777" w:rsidTr="003872EB">
-[...94 lines deleted...]
-              <w:t>Incorrect tube additive (e.g., EDTA vs. heparin)</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patient not properly prepared (fasting required)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incorrect tube additive (e.g., EDTA vs. heparin)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="5AE69C90" w14:textId="77777777" w:rsidTr="003872EB">
-[...94 lines deleted...]
-              <w:t>Insufficient volume (QNS — quantity not sufficient)</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duplicate specimen — accession already processed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insufficient volume (QNS — quantity not sufficient)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="3762044A" w14:textId="77777777" w:rsidTr="003872EB">
-[...94 lines deleted...]
-              <w:t>Tube not filled to minimum required volume</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Test not offered by this laboratory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tube not filled to minimum required volume</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="464B4C25" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="00C92C99">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
-        <w:spacing w:before="80"/>
+        <w:spacing w:before="80" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table4"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="413"/>
         <w:gridCol w:w="4234"/>
         <w:gridCol w:w="932"/>
         <w:gridCol w:w="4501"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="413"/>
+            <w:gridCol w:w="4234"/>
+            <w:gridCol w:w="932"/>
+            <w:gridCol w:w="4501"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92C99" w14:paraId="7AD856F5" w14:textId="77777777" w:rsidTr="003872EB">
-[...96 lines deleted...]
-              <w:t>TRANSPORT / INTEGRITY ISSUES</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LABELING ISSUES</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANSPORT / INTEGRITY ISSUES</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="18857BFB" w14:textId="77777777" w:rsidTr="003872EB">
-[...104 lines deleted...]
-              <w:t xml:space="preserve"> specimen (degree: ☐ mild ☐ moderate ☐ severe)</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unlabeled specimen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hemolyzed specimen (degree: ☐ mild ☐ moderate ☐ severe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="472A6125" w14:textId="77777777" w:rsidTr="003872EB">
-[...102 lines deleted...]
-              <w:t>Lipemic specimen (affects result: ☐ Yes ☐ No)</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Misidentified / mislabeled (name/DOB mismatch)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lipemic specimen (affects result: ☐ Yes ☐ No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="3C342915" w14:textId="77777777" w:rsidTr="003872EB">
-[...94 lines deleted...]
-              <w:t>Icteric specimen (affects result: ☐ Yes ☐ No)</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incomplete label (missing patient ID, DOB, or date/time)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icteric specimen (affects result: ☐ Yes ☐ No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="010586DB" w14:textId="77777777" w:rsidTr="003872EB">
-[...94 lines deleted...]
-              <w:t>Clotted specimen (anticoagulated tube)</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Label on wrong tube</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clotted specimen (anticoagulated tube)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="31EF0D33" w14:textId="77777777" w:rsidTr="003872EB">
-[...94 lines deleted...]
-              <w:t>Specimen stored at wrong temperature</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Label information illegible</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specimen stored at wrong temperature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="48DB0205" w14:textId="77777777" w:rsidTr="003872EB">
-[...94 lines deleted...]
-              <w:t>Specimen expired / beyond stability limit</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Label not adhered properly (falling off)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specimen expired / beyond stability limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="485F470C" w14:textId="77777777" w:rsidTr="003872EB">
-[...86 lines deleted...]
-              <w:t>Leaking or contaminated container</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaking or contaminated container</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="371735DD" w14:textId="77777777" w:rsidTr="003872EB">
-[...86 lines deleted...]
-              <w:t>Specimen received without requisition/orders</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specimen received without requisition/orders</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="107A3575" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="00C92C99">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
-        <w:spacing w:before="160"/>
+        <w:spacing w:before="160" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7050BFDF" w14:textId="77777777" w:rsidR="003872EB" w:rsidRDefault="003872EB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C5104E6" w14:textId="77777777" w:rsidR="003872EB" w:rsidRDefault="003872EB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="16953FE1" w14:textId="77777777" w:rsidR="003872EB" w:rsidRDefault="003872EB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3B6178A2" w14:textId="3B35B609" w:rsidR="00C92C99" w:rsidRDefault="003655AC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REJECTION DETAIL &amp; DISPOSITION</w:t>
+        <w:t xml:space="preserve">REJECTION DETAIL &amp; DISPOSITION</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table5"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10080"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="10080"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92C99" w14:paraId="18F5FF4B" w14:textId="77777777">
-[...30 lines deleted...]
-              <w:t>Additional comments / specific findings:</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additional comments / specific findings:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="3D97A3CD" w14:textId="77777777">
-[...28 lines deleted...]
-            <w:r>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+            <w:pPr>
+              <w:spacing w:before="200" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D3D4CE" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="003655AC">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+            <w:pPr>
+              <w:spacing w:before="200" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D73B574" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="00C92C99">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table6"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3360"/>
+            <w:gridCol w:w="3360"/>
+            <w:gridCol w:w="3360"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92C99" w14:paraId="05A2521F" w14:textId="77777777">
-[...86 lines deleted...]
-              <w:t>Re-collection Required?</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specimen Disposition</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physician / Ordering Clinician Notified?</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re-collection Required?</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="2619DACA" w14:textId="77777777">
-[...98 lines deleted...]
-              <w:t xml:space="preserve"> Yes ☐ No Re-collected: __________</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐ Rejected and discarded ☐ Rejected - returned to sender ☐ Processed with comment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐ Yes - Time: __________ ☐ No Notified By: ___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐ Yes ☐ No Re-collected: __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48EB4023" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="00C92C99">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table7"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="5040"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="5040"/>
+            <w:gridCol w:w="5040"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92C99" w14:paraId="483DEB7C" w14:textId="77777777">
-[...58 lines deleted...]
-              <w:t>Supervisor Review (if critical rejection)</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratory Technologist</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supervisor Review (if critical rejection)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92C99" w14:paraId="7CEE2398" w14:textId="77777777">
-[...48 lines deleted...]
-              <w:t>Signature: _________________________ Date/Time: _________________________</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature: _________________________ Date/Time: _________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature: _________________________ Date/Time: _________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56D86B9D" w14:textId="77777777" w:rsidR="003655AC" w:rsidRDefault="003655AC"/>
-[...6 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId8" w:type="default"/>
+      <w:footerReference r:id="rId9" w:type="default"/>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="1080" w:top="1080" w:left="1080" w:right="1080" w:header="708" w:footer="708"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
+  <w:font w:name="Georgia"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A589FFB" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="003655AC">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
     <w:pPr>
       <w:jc w:val="right"/>
+      <w:rPr/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>SPC-F-</w:t>
+      <w:t xml:space="preserve">SPC-F-001  |  Rev 1.0  |  Page </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-      </w:rPr>
-[...31 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">  |  © Lab2Doctors</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="781AE253" w14:textId="77777777" w:rsidR="00C92C99" w:rsidRDefault="003655AC">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="890620"/>
-[...1 lines deleted...]
-      <w:ind w:left="120"/>
+      <w:shd w:fill="890620" w:val="clear"/>
+      <w:spacing w:after="80" w:before="80" w:lineRule="auto"/>
+      <w:ind w:left="120" w:firstLine="0"/>
+      <w:rPr/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="FFFFFF"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>Lab2</w:t>
+      <w:t xml:space="preserve">Lab2Doctors  |  Specimen Rejection Criteria Form</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="FFFFFF"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>Doctors  |</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve">  Specimen Rejection Criteria Form</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...92 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...7 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...18 lines deleted...]
-  <w:themeFontLang w:val="en-NG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{4632C00C-1E5C-45AF-8205-14BE1E82D971}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:lang w:val="en-NG" w:eastAsia="en-NG" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:lang w:val="en-NG"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:uiPriority w:val="9"/>
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="2e74b5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="2e74b5"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="1F4D78"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="1f4d78"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="2e74b5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="2e74b5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="1F4D78"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="1f4d78"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...2 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Strong1" w:customStyle="1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:sz w:val="56"/>
-[...8 lines deleted...]
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rPr>
-      <w:color w:val="0563C1"/>
+      <w:color w:val="0563c1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table7">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3951,55 +4245,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mggcYxiupZRv3Np8wMSXUOrpN5M3w==">CgMxLjA4AHIhMU8xRFNQa0VWcURVRWpfNnhNMGZiYl9RQmRIV0VGNU55</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Un-named</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>