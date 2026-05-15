--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -101,80 +101,75 @@
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr/>
               <w:drawing>
-                <wp:inline distB="0" distT="0" distL="0" distR="0">
-[...2 lines deleted...]
-                  <wp:docPr descr="Lab2Doctors Logo" id="2" name="image1.jpg"/>
+                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                  <wp:extent cx="1085850" cy="304800"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="2" name="image1.jpg"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="Lab2Doctors Logo" id="0" name="image1.jpg"/>
+                          <pic:cNvPr id="0" name="image1.jpg"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1047750" cy="504825"/>
+                            <a:ext cx="1085850" cy="304800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
-                          <a:ln w="3175">
-[...4 lines deleted...]
-                          </a:ln>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="890620" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="140.0" w:type="dxa"/>
@@ -419,159 +414,159 @@
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="2520"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PT Provider</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Provider #</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIA Specialty</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Subspecialty</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -1019,389 +1014,389 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:spacing w:after="40" w:before="40" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete one row per PT event per analyte. CLIA requires PT for all regulated analytes.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table3"/>
-        <w:tblW w:w="10079.999999999998" w:type="dxa"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1325"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="675"/>
+        <w:gridCol w:w="1320"/>
+        <w:gridCol w:w="1290"/>
+        <w:gridCol w:w="870"/>
         <w:gridCol w:w="885"/>
-        <w:gridCol w:w="1273"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="873"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1305"/>
+        <w:gridCol w:w="1035"/>
+        <w:gridCol w:w="870"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
-            <w:gridCol w:w="1325"/>
-[...1 lines deleted...]
-            <w:gridCol w:w="675"/>
+            <w:gridCol w:w="1320"/>
+            <w:gridCol w:w="1290"/>
+            <w:gridCol w:w="870"/>
             <w:gridCol w:w="885"/>
-            <w:gridCol w:w="1273"/>
-[...3 lines deleted...]
-            <w:gridCol w:w="873"/>
+            <w:gridCol w:w="1275"/>
+            <w:gridCol w:w="1230"/>
+            <w:gridCol w:w="1305"/>
+            <w:gridCol w:w="1035"/>
+            <w:gridCol w:w="870"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyte / Test</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PT Event / Survey</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Lot #</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Date Tested</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Assigned Value</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Your Result</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Acceptable Range</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Pass / Fail</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Group</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -6490,195 +6485,195 @@
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="1600"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="1600"/>
             <w:gridCol w:w="1600"/>
             <w:gridCol w:w="2880"/>
             <w:gridCol w:w="2400"/>
             <w:gridCol w:w="1600"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyte</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Event Date</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Root Cause of Failure</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrective Action Taken</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPA # Assigned</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>