--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -101,72 +101,72 @@
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr/>
               <w:drawing>
-                <wp:inline distB="0" distT="0" distL="0" distR="0">
-                  <wp:extent cx="1047750" cy="504825"/>
+                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                  <wp:extent cx="1057275" cy="292100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="Lab2Doctors Logo" id="2" name="image1.jpg"/>
+                  <wp:docPr id="2" name="image1.jpg"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="Lab2Doctors Logo" id="0" name="image1.jpg"/>
+                          <pic:cNvPr id="0" name="image1.jpg"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1047750" cy="504825"/>
+                            <a:ext cx="1057275" cy="292100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
@@ -679,159 +679,159 @@
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">☐ AM  ☐ PM  ☐ Night</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Category</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Test/Analyte Involved</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrument/Equipment</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Lot # (Reagent/QC)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -1128,51 +1128,51 @@
               <w:spacing w:before="200" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Were any patient results potentially affected?</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -1750,87 +1750,87 @@
         <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="7560"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="2520"/>
             <w:gridCol w:w="7560"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Root Cause Category</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Root Cause Details</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
@@ -2358,159 +2358,159 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPA Required?</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPA Reference #</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Follow-Up Date</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:fill="890620" w:val="clear"/>
+            <w:shd w:fill="002642" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Closed Out?</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>