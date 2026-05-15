--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -1,80 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
+  <Override ContentType="application/binary" PartName="/xl/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...7 lines deleted...]
-  </bookViews>
   <sheets>
-    <sheet name="Analytical Run Log" sheetId="1" r:id="rId1"/>
+    <sheet state="visible" name="Analytical Run Log" sheetId="1" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <definedNames/>
+  <calcPr/>
   <extLst>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+    <ext uri="GoogleSheetsCustomDataVersion2">
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="1gcr2bktSX7Yt+T1R54i4R2kl2oudB7szu4NAGxIPsg="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <si>
-    <t>Lab2Doctors  |  Analytical Run Log</t>
+    <t>Analytical Run Log</t>
   </si>
   <si>
     <t>Daily QC &amp; Analytical Run Documentation — CLIA §493.1256</t>
   </si>
   <si>
+    <t xml:space="preserve">Document #: ARL-001  |  Version: 1.0  </t>
+  </si>
+  <si>
     <t>Effective Date: ___________</t>
   </si>
   <si>
     <t>Instrument:</t>
   </si>
   <si>
     <t>Dept:</t>
   </si>
   <si>
     <t>Analyte(s):</t>
   </si>
   <si>
     <t>Month/Year:</t>
   </si>
   <si>
     <t>Run Date</t>
   </si>
   <si>
     <t>Run #</t>
   </si>
   <si>
     <t>Operator Name / ID</t>
   </si>
   <si>
     <t>Reagent Lot #</t>
@@ -134,1558 +129,2402 @@
     <t>CV (%)</t>
   </si>
   <si>
     <t>Levey-Jennings Notes</t>
   </si>
   <si>
     <t>Level 1 (Low)</t>
   </si>
   <si>
     <t>Level 2 (Normal)</t>
   </si>
   <si>
     <t>Level 3 (High)</t>
   </si>
   <si>
     <t>SUPERVISOR REVIEW &amp; SIGN-OFF</t>
   </si>
   <si>
     <t>Review Period</t>
   </si>
   <si>
     <t>Reviewed By (Technical Supervisor)</t>
   </si>
   <si>
     <t>Signature &amp; Date</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Document #: ARL-001  |  Version: 1.0  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <fonts count="12">
     <font>
-      <sz val="11"/>
+      <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
+      <sz val="15.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-      <family val="2"/>
+    </font>
+    <font/>
+    <font>
+      <i/>
+      <sz val="11.0"/>
+      <color rgb="FF890620"/>
+      <name val="Arial"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <color rgb="FF890620"/>
+      <sz val="9.0"/>
+      <color theme="1"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color rgb="FF890620"/>
+      <sz val="9.0"/>
+      <color theme="1"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color rgb="FFFFFFFF"/>
+      <sz val="10.0"/>
+      <color rgb="FF890620"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="11.0"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="10.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10.0"/>
+      <color theme="1"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="11.0"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125"/>
+      <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF890620"/>
+        <bgColor rgb="FF890620"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFCE8EB"/>
+        <bgColor rgb="FFFCE8EB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF002642"/>
+        <bgColor rgb="FF002642"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
+        <bgColor rgb="FFF0F0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF6B0118"/>
+        <bgColor rgb="FF6B0118"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="8">
+    <border/>
     <border>
       <left/>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFCCCCCC"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FFCCCCCC"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFCCCCCC"/>
+      </bottom>
+    </border>
+    <border>
+      <top style="thin">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFCCCCCC"/>
+      </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFCCCCCC"/>
       </left>
       <right style="thin">
         <color rgb="FFCCCCCC"/>
       </right>
       <top style="thin">
         <color rgb="FFCCCCCC"/>
       </top>
       <bottom style="thin">
         <color rgb="FFCCCCCC"/>
       </bottom>
-      <diagonal/>
-[...23 lines deleted...]
-      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="17">
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+  <cellXfs count="20">
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf borderId="4" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="4" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="6" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="7" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf borderId="0" fillId="4" fontId="9" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="7" fillId="6" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf borderId="7" fillId="4" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf borderId="4" fillId="7" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf borderId="7" fillId="2" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf borderId="4" fillId="2" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="4" fillId="6" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="4" fillId="4" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...7 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>254000</xdr:colOff>
+      <xdr:colOff>104775</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>44451</xdr:rowOff>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1238250" cy="558800"/>
+    <xdr:ext cx="1771650" cy="495300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image 1" descr="Picture">
-[...6 lines deleted...]
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="0" name="image1.jpg" title="Image"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm>
-[...2 lines deleted...]
-        </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
-    <xdr:clientData/>
+    <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="0000FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...30 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface=""/>
-[...29 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <pageSetUpPr/>
+  </sheetPr>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="12" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="13" width="16" customWidth="1"/>
+    <col customWidth="1" min="1" max="1" width="12.0"/>
+    <col customWidth="1" min="2" max="2" width="10.0"/>
+    <col customWidth="1" min="3" max="3" width="16.0"/>
+    <col customWidth="1" min="4" max="4" width="14.0"/>
+    <col customWidth="1" min="5" max="10" width="10.0"/>
+    <col customWidth="1" min="11" max="11" width="12.0"/>
+    <col customWidth="1" min="12" max="12" width="14.0"/>
+    <col customWidth="1" min="13" max="13" width="16.0"/>
+    <col customWidth="1" min="14" max="26" width="8.71"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="53" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="11" t="s">
+    <row r="1" ht="52.5" customHeight="1">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5"/>
-[...13 lines deleted...]
-      <c r="A2" s="14" t="s">
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="3"/>
+    </row>
+    <row r="2" ht="21.75" customHeight="1">
+      <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5"/>
-[...13 lines deleted...]
-      <c r="A3" s="15" t="s">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="3"/>
+    </row>
+    <row r="3" ht="19.5" customHeight="1">
+      <c r="A3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="M3" s="3"/>
+    </row>
+    <row r="4" ht="14.25" customHeight="1"/>
+    <row r="5" ht="21.75" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="8"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="8"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="8"/>
+    </row>
+    <row r="6" ht="21.75" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="8"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" s="8"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="10"/>
+      <c r="K6" s="10"/>
+      <c r="L6" s="10"/>
+      <c r="M6" s="8"/>
+    </row>
+    <row r="7" ht="9.75" customHeight="1"/>
+    <row r="8" ht="31.5" customHeight="1">
+      <c r="A8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="J8" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="K8" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="L8" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="12"/>
+    </row>
+    <row r="9" ht="19.5" customHeight="1">
+      <c r="A9" s="13"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+    </row>
+    <row r="10" ht="19.5" customHeight="1">
+      <c r="A10" s="14"/>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="14"/>
+      <c r="L10" s="14"/>
+      <c r="M10" s="14"/>
+    </row>
+    <row r="11" ht="19.5" customHeight="1">
+      <c r="A11" s="13"/>
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
+    </row>
+    <row r="12" ht="19.5" customHeight="1">
+      <c r="A12" s="14"/>
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
+    </row>
+    <row r="13" ht="19.5" customHeight="1">
+      <c r="A13" s="13"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+    </row>
+    <row r="14" ht="19.5" customHeight="1">
+      <c r="A14" s="14"/>
+      <c r="B14" s="14"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="14"/>
+    </row>
+    <row r="15" ht="19.5" customHeight="1">
+      <c r="A15" s="13"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+    </row>
+    <row r="16" ht="19.5" customHeight="1">
+      <c r="A16" s="14"/>
+      <c r="B16" s="14"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="14"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="14"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="14"/>
+    </row>
+    <row r="17" ht="19.5" customHeight="1">
+      <c r="A17" s="13"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+    </row>
+    <row r="18" ht="19.5" customHeight="1">
+      <c r="A18" s="14"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" ht="19.5" customHeight="1">
+      <c r="A19" s="13"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+    </row>
+    <row r="20" ht="19.5" customHeight="1">
+      <c r="A20" s="14"/>
+      <c r="B20" s="14"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" ht="19.5" customHeight="1">
+      <c r="A21" s="13"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+    </row>
+    <row r="22" ht="19.5" customHeight="1">
+      <c r="A22" s="14"/>
+      <c r="B22" s="14"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+    </row>
+    <row r="23" ht="19.5" customHeight="1">
+      <c r="A23" s="13"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+    </row>
+    <row r="24" ht="19.5" customHeight="1">
+      <c r="A24" s="14"/>
+      <c r="B24" s="14"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="L24" s="14"/>
+      <c r="M24" s="14"/>
+    </row>
+    <row r="25" ht="19.5" customHeight="1">
+      <c r="A25" s="13"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
+    </row>
+    <row r="26" ht="19.5" customHeight="1">
+      <c r="A26" s="14"/>
+      <c r="B26" s="14"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="14"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="14"/>
+      <c r="L26" s="14"/>
+      <c r="M26" s="14"/>
+    </row>
+    <row r="27" ht="19.5" customHeight="1">
+      <c r="A27" s="13"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+    </row>
+    <row r="28" ht="19.5" customHeight="1">
+      <c r="A28" s="14"/>
+      <c r="B28" s="14"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="14"/>
+      <c r="E28" s="14"/>
+      <c r="F28" s="14"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="14"/>
+    </row>
+    <row r="29" ht="19.5" customHeight="1">
+      <c r="A29" s="13"/>
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
+    </row>
+    <row r="30" ht="19.5" customHeight="1">
+      <c r="A30" s="14"/>
+      <c r="B30" s="14"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="14"/>
+      <c r="L30" s="14"/>
+      <c r="M30" s="14"/>
+    </row>
+    <row r="31" ht="19.5" customHeight="1">
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+    </row>
+    <row r="32" ht="19.5" customHeight="1">
+      <c r="A32" s="14"/>
+      <c r="B32" s="14"/>
+      <c r="C32" s="14"/>
+      <c r="D32" s="14"/>
+      <c r="E32" s="14"/>
+      <c r="F32" s="14"/>
+      <c r="G32" s="14"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="14"/>
+      <c r="L32" s="14"/>
+      <c r="M32" s="14"/>
+    </row>
+    <row r="33" ht="19.5" customHeight="1">
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
+    </row>
+    <row r="34" ht="19.5" customHeight="1">
+      <c r="A34" s="14"/>
+      <c r="B34" s="14"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="14"/>
+      <c r="E34" s="14"/>
+      <c r="F34" s="14"/>
+      <c r="G34" s="14"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="14"/>
+      <c r="L34" s="14"/>
+      <c r="M34" s="14"/>
+    </row>
+    <row r="35" ht="19.5" customHeight="1">
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
+    </row>
+    <row r="36" ht="19.5" customHeight="1">
+      <c r="A36" s="14"/>
+      <c r="B36" s="14"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="14"/>
+      <c r="E36" s="14"/>
+      <c r="F36" s="14"/>
+      <c r="G36" s="14"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="14"/>
+      <c r="L36" s="14"/>
+      <c r="M36" s="14"/>
+    </row>
+    <row r="37" ht="19.5" customHeight="1">
+      <c r="A37" s="13"/>
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
+    </row>
+    <row r="38" ht="19.5" customHeight="1">
+      <c r="A38" s="14"/>
+      <c r="B38" s="14"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="14"/>
+      <c r="G38" s="14"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="14"/>
+      <c r="L38" s="14"/>
+      <c r="M38" s="14"/>
+    </row>
+    <row r="39" ht="19.5" customHeight="1">
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
+    </row>
+    <row r="40" ht="19.5" customHeight="1">
+      <c r="A40" s="14"/>
+      <c r="B40" s="14"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="14"/>
+      <c r="L40" s="14"/>
+      <c r="M40" s="14"/>
+    </row>
+    <row r="41" ht="19.5" customHeight="1">
+      <c r="A41" s="13"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="13"/>
+      <c r="F41" s="13"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
+    </row>
+    <row r="42" ht="19.5" customHeight="1">
+      <c r="A42" s="14"/>
+      <c r="B42" s="14"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="14"/>
+      <c r="E42" s="14"/>
+      <c r="F42" s="14"/>
+      <c r="G42" s="14"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="14"/>
+      <c r="L42" s="14"/>
+      <c r="M42" s="14"/>
+    </row>
+    <row r="43" ht="19.5" customHeight="1">
+      <c r="A43" s="13"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+    </row>
+    <row r="44" ht="19.5" customHeight="1">
+      <c r="A44" s="14"/>
+      <c r="B44" s="14"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="14"/>
+      <c r="G44" s="14"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="14"/>
+      <c r="L44" s="14"/>
+      <c r="M44" s="14"/>
+    </row>
+    <row r="45" ht="19.5" customHeight="1">
+      <c r="A45" s="13"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="13"/>
+      <c r="L45" s="13"/>
+      <c r="M45" s="13"/>
+    </row>
+    <row r="46" ht="19.5" customHeight="1">
+      <c r="A46" s="14"/>
+      <c r="B46" s="14"/>
+      <c r="C46" s="14"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="14"/>
+      <c r="L46" s="14"/>
+      <c r="M46" s="14"/>
+    </row>
+    <row r="47" ht="19.5" customHeight="1">
+      <c r="A47" s="13"/>
+      <c r="B47" s="13"/>
+      <c r="C47" s="13"/>
+      <c r="D47" s="13"/>
+      <c r="E47" s="13"/>
+      <c r="F47" s="13"/>
+      <c r="G47" s="13"/>
+      <c r="H47" s="13"/>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
+      <c r="K47" s="13"/>
+      <c r="L47" s="13"/>
+      <c r="M47" s="13"/>
+    </row>
+    <row r="48" ht="19.5" customHeight="1">
+      <c r="A48" s="14"/>
+      <c r="B48" s="14"/>
+      <c r="C48" s="14"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="14"/>
+      <c r="F48" s="14"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="14"/>
+      <c r="L48" s="14"/>
+      <c r="M48" s="14"/>
+    </row>
+    <row r="49" ht="14.25" customHeight="1"/>
+    <row r="50" ht="9.75" customHeight="1"/>
+    <row r="51" ht="24.0" customHeight="1">
+      <c r="A51" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="10"/>
+      <c r="C51" s="10"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="10"/>
+      <c r="F51" s="10"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="10"/>
+      <c r="I51" s="10"/>
+      <c r="J51" s="10"/>
+      <c r="K51" s="10"/>
+      <c r="L51" s="10"/>
+      <c r="M51" s="8"/>
+    </row>
+    <row r="52" ht="25.5" customHeight="1">
+      <c r="A52" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B52" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C52" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D52" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E52" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="F52" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="H52" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="I52" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="J52" s="10"/>
+      <c r="K52" s="10"/>
+      <c r="L52" s="10"/>
+      <c r="M52" s="8"/>
+    </row>
+    <row r="53" ht="21.75" customHeight="1">
+      <c r="A53" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B53" s="13"/>
+      <c r="C53" s="13"/>
+      <c r="D53" s="13"/>
+      <c r="E53" s="13"/>
+      <c r="F53" s="13"/>
+      <c r="G53" s="13"/>
+      <c r="H53" s="13"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="10"/>
+      <c r="K53" s="10"/>
+      <c r="L53" s="10"/>
+      <c r="M53" s="8"/>
+    </row>
+    <row r="54" ht="21.75" customHeight="1">
+      <c r="A54" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B54" s="14"/>
+      <c r="C54" s="14"/>
+      <c r="D54" s="14"/>
+      <c r="E54" s="14"/>
+      <c r="F54" s="14"/>
+      <c r="G54" s="14"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="19"/>
+      <c r="J54" s="10"/>
+      <c r="K54" s="10"/>
+      <c r="L54" s="10"/>
+      <c r="M54" s="8"/>
+    </row>
+    <row r="55" ht="21.75" customHeight="1">
+      <c r="A55" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B55" s="13"/>
+      <c r="C55" s="13"/>
+      <c r="D55" s="13"/>
+      <c r="E55" s="13"/>
+      <c r="F55" s="13"/>
+      <c r="G55" s="13"/>
+      <c r="H55" s="13"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="10"/>
+      <c r="K55" s="10"/>
+      <c r="L55" s="10"/>
+      <c r="M55" s="8"/>
+    </row>
+    <row r="56" ht="14.25" customHeight="1"/>
+    <row r="57" ht="9.75" customHeight="1"/>
+    <row r="58" ht="24.0" customHeight="1">
+      <c r="A58" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B58" s="10"/>
+      <c r="C58" s="10"/>
+      <c r="D58" s="10"/>
+      <c r="E58" s="10"/>
+      <c r="F58" s="10"/>
+      <c r="G58" s="10"/>
+      <c r="H58" s="10"/>
+      <c r="I58" s="10"/>
+      <c r="J58" s="10"/>
+      <c r="K58" s="10"/>
+      <c r="L58" s="10"/>
+      <c r="M58" s="8"/>
+    </row>
+    <row r="59" ht="25.5" customHeight="1">
+      <c r="A59" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B59" s="10"/>
+      <c r="C59" s="10"/>
+      <c r="D59" s="8"/>
+      <c r="E59" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="F59" s="10"/>
+      <c r="G59" s="10"/>
+      <c r="H59" s="8"/>
+      <c r="I59" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="5"/>
-[...849 lines deleted...]
-    </row>
+      <c r="J59" s="10"/>
+      <c r="K59" s="10"/>
+      <c r="L59" s="10"/>
+      <c r="M59" s="8"/>
+    </row>
+    <row r="60" ht="30.0" customHeight="1">
+      <c r="A60" s="19"/>
+      <c r="B60" s="10"/>
+      <c r="C60" s="10"/>
+      <c r="D60" s="8"/>
+      <c r="E60" s="19"/>
+      <c r="F60" s="10"/>
+      <c r="G60" s="10"/>
+      <c r="H60" s="8"/>
+      <c r="I60" s="19"/>
+      <c r="J60" s="10"/>
+      <c r="K60" s="10"/>
+      <c r="L60" s="10"/>
+      <c r="M60" s="8"/>
+    </row>
+    <row r="61" ht="14.25" customHeight="1"/>
+    <row r="62" ht="14.25" customHeight="1"/>
+    <row r="63" ht="14.25" customHeight="1"/>
+    <row r="64" ht="14.25" customHeight="1"/>
+    <row r="65" ht="14.25" customHeight="1"/>
+    <row r="66" ht="14.25" customHeight="1"/>
+    <row r="67" ht="14.25" customHeight="1"/>
+    <row r="68" ht="14.25" customHeight="1"/>
+    <row r="69" ht="14.25" customHeight="1"/>
+    <row r="70" ht="14.25" customHeight="1"/>
+    <row r="71" ht="14.25" customHeight="1"/>
+    <row r="72" ht="14.25" customHeight="1"/>
+    <row r="73" ht="14.25" customHeight="1"/>
+    <row r="74" ht="14.25" customHeight="1"/>
+    <row r="75" ht="14.25" customHeight="1"/>
+    <row r="76" ht="14.25" customHeight="1"/>
+    <row r="77" ht="14.25" customHeight="1"/>
+    <row r="78" ht="14.25" customHeight="1"/>
+    <row r="79" ht="14.25" customHeight="1"/>
+    <row r="80" ht="14.25" customHeight="1"/>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="82" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+    <row r="84" ht="14.25" customHeight="1"/>
+    <row r="85" ht="14.25" customHeight="1"/>
+    <row r="86" ht="14.25" customHeight="1"/>
+    <row r="87" ht="14.25" customHeight="1"/>
+    <row r="88" ht="14.25" customHeight="1"/>
+    <row r="89" ht="14.25" customHeight="1"/>
+    <row r="90" ht="14.25" customHeight="1"/>
+    <row r="91" ht="14.25" customHeight="1"/>
+    <row r="92" ht="14.25" customHeight="1"/>
+    <row r="93" ht="14.25" customHeight="1"/>
+    <row r="94" ht="14.25" customHeight="1"/>
+    <row r="95" ht="14.25" customHeight="1"/>
+    <row r="96" ht="14.25" customHeight="1"/>
+    <row r="97" ht="14.25" customHeight="1"/>
+    <row r="98" ht="14.25" customHeight="1"/>
+    <row r="99" ht="14.25" customHeight="1"/>
+    <row r="100" ht="14.25" customHeight="1"/>
+    <row r="101" ht="14.25" customHeight="1"/>
+    <row r="102" ht="14.25" customHeight="1"/>
+    <row r="103" ht="14.25" customHeight="1"/>
+    <row r="104" ht="14.25" customHeight="1"/>
+    <row r="105" ht="14.25" customHeight="1"/>
+    <row r="106" ht="14.25" customHeight="1"/>
+    <row r="107" ht="14.25" customHeight="1"/>
+    <row r="108" ht="14.25" customHeight="1"/>
+    <row r="109" ht="14.25" customHeight="1"/>
+    <row r="110" ht="14.25" customHeight="1"/>
+    <row r="111" ht="14.25" customHeight="1"/>
+    <row r="112" ht="14.25" customHeight="1"/>
+    <row r="113" ht="14.25" customHeight="1"/>
+    <row r="114" ht="14.25" customHeight="1"/>
+    <row r="115" ht="14.25" customHeight="1"/>
+    <row r="116" ht="14.25" customHeight="1"/>
+    <row r="117" ht="14.25" customHeight="1"/>
+    <row r="118" ht="14.25" customHeight="1"/>
+    <row r="119" ht="14.25" customHeight="1"/>
+    <row r="120" ht="14.25" customHeight="1"/>
+    <row r="121" ht="14.25" customHeight="1"/>
+    <row r="122" ht="14.25" customHeight="1"/>
+    <row r="123" ht="14.25" customHeight="1"/>
+    <row r="124" ht="14.25" customHeight="1"/>
+    <row r="125" ht="14.25" customHeight="1"/>
+    <row r="126" ht="14.25" customHeight="1"/>
+    <row r="127" ht="14.25" customHeight="1"/>
+    <row r="128" ht="14.25" customHeight="1"/>
+    <row r="129" ht="14.25" customHeight="1"/>
+    <row r="130" ht="14.25" customHeight="1"/>
+    <row r="131" ht="14.25" customHeight="1"/>
+    <row r="132" ht="14.25" customHeight="1"/>
+    <row r="133" ht="14.25" customHeight="1"/>
+    <row r="134" ht="14.25" customHeight="1"/>
+    <row r="135" ht="14.25" customHeight="1"/>
+    <row r="136" ht="14.25" customHeight="1"/>
+    <row r="137" ht="14.25" customHeight="1"/>
+    <row r="138" ht="14.25" customHeight="1"/>
+    <row r="139" ht="14.25" customHeight="1"/>
+    <row r="140" ht="14.25" customHeight="1"/>
+    <row r="141" ht="14.25" customHeight="1"/>
+    <row r="142" ht="14.25" customHeight="1"/>
+    <row r="143" ht="14.25" customHeight="1"/>
+    <row r="144" ht="14.25" customHeight="1"/>
+    <row r="145" ht="14.25" customHeight="1"/>
+    <row r="146" ht="14.25" customHeight="1"/>
+    <row r="147" ht="14.25" customHeight="1"/>
+    <row r="148" ht="14.25" customHeight="1"/>
+    <row r="149" ht="14.25" customHeight="1"/>
+    <row r="150" ht="14.25" customHeight="1"/>
+    <row r="151" ht="14.25" customHeight="1"/>
+    <row r="152" ht="14.25" customHeight="1"/>
+    <row r="153" ht="14.25" customHeight="1"/>
+    <row r="154" ht="14.25" customHeight="1"/>
+    <row r="155" ht="14.25" customHeight="1"/>
+    <row r="156" ht="14.25" customHeight="1"/>
+    <row r="157" ht="14.25" customHeight="1"/>
+    <row r="158" ht="14.25" customHeight="1"/>
+    <row r="159" ht="14.25" customHeight="1"/>
+    <row r="160" ht="14.25" customHeight="1"/>
+    <row r="161" ht="14.25" customHeight="1"/>
+    <row r="162" ht="14.25" customHeight="1"/>
+    <row r="163" ht="14.25" customHeight="1"/>
+    <row r="164" ht="14.25" customHeight="1"/>
+    <row r="165" ht="14.25" customHeight="1"/>
+    <row r="166" ht="14.25" customHeight="1"/>
+    <row r="167" ht="14.25" customHeight="1"/>
+    <row r="168" ht="14.25" customHeight="1"/>
+    <row r="169" ht="14.25" customHeight="1"/>
+    <row r="170" ht="14.25" customHeight="1"/>
+    <row r="171" ht="14.25" customHeight="1"/>
+    <row r="172" ht="14.25" customHeight="1"/>
+    <row r="173" ht="14.25" customHeight="1"/>
+    <row r="174" ht="14.25" customHeight="1"/>
+    <row r="175" ht="14.25" customHeight="1"/>
+    <row r="176" ht="14.25" customHeight="1"/>
+    <row r="177" ht="14.25" customHeight="1"/>
+    <row r="178" ht="14.25" customHeight="1"/>
+    <row r="179" ht="14.25" customHeight="1"/>
+    <row r="180" ht="14.25" customHeight="1"/>
+    <row r="181" ht="14.25" customHeight="1"/>
+    <row r="182" ht="14.25" customHeight="1"/>
+    <row r="183" ht="14.25" customHeight="1"/>
+    <row r="184" ht="14.25" customHeight="1"/>
+    <row r="185" ht="14.25" customHeight="1"/>
+    <row r="186" ht="14.25" customHeight="1"/>
+    <row r="187" ht="14.25" customHeight="1"/>
+    <row r="188" ht="14.25" customHeight="1"/>
+    <row r="189" ht="14.25" customHeight="1"/>
+    <row r="190" ht="14.25" customHeight="1"/>
+    <row r="191" ht="14.25" customHeight="1"/>
+    <row r="192" ht="14.25" customHeight="1"/>
+    <row r="193" ht="14.25" customHeight="1"/>
+    <row r="194" ht="14.25" customHeight="1"/>
+    <row r="195" ht="14.25" customHeight="1"/>
+    <row r="196" ht="14.25" customHeight="1"/>
+    <row r="197" ht="14.25" customHeight="1"/>
+    <row r="198" ht="14.25" customHeight="1"/>
+    <row r="199" ht="14.25" customHeight="1"/>
+    <row r="200" ht="14.25" customHeight="1"/>
+    <row r="201" ht="14.25" customHeight="1"/>
+    <row r="202" ht="14.25" customHeight="1"/>
+    <row r="203" ht="14.25" customHeight="1"/>
+    <row r="204" ht="14.25" customHeight="1"/>
+    <row r="205" ht="14.25" customHeight="1"/>
+    <row r="206" ht="14.25" customHeight="1"/>
+    <row r="207" ht="14.25" customHeight="1"/>
+    <row r="208" ht="14.25" customHeight="1"/>
+    <row r="209" ht="14.25" customHeight="1"/>
+    <row r="210" ht="14.25" customHeight="1"/>
+    <row r="211" ht="14.25" customHeight="1"/>
+    <row r="212" ht="14.25" customHeight="1"/>
+    <row r="213" ht="14.25" customHeight="1"/>
+    <row r="214" ht="14.25" customHeight="1"/>
+    <row r="215" ht="14.25" customHeight="1"/>
+    <row r="216" ht="14.25" customHeight="1"/>
+    <row r="217" ht="14.25" customHeight="1"/>
+    <row r="218" ht="14.25" customHeight="1"/>
+    <row r="219" ht="14.25" customHeight="1"/>
+    <row r="220" ht="14.25" customHeight="1"/>
+    <row r="221" ht="14.25" customHeight="1"/>
+    <row r="222" ht="14.25" customHeight="1"/>
+    <row r="223" ht="14.25" customHeight="1"/>
+    <row r="224" ht="14.25" customHeight="1"/>
+    <row r="225" ht="14.25" customHeight="1"/>
+    <row r="226" ht="14.25" customHeight="1"/>
+    <row r="227" ht="14.25" customHeight="1"/>
+    <row r="228" ht="14.25" customHeight="1"/>
+    <row r="229" ht="14.25" customHeight="1"/>
+    <row r="230" ht="14.25" customHeight="1"/>
+    <row r="231" ht="14.25" customHeight="1"/>
+    <row r="232" ht="14.25" customHeight="1"/>
+    <row r="233" ht="14.25" customHeight="1"/>
+    <row r="234" ht="14.25" customHeight="1"/>
+    <row r="235" ht="14.25" customHeight="1"/>
+    <row r="236" ht="14.25" customHeight="1"/>
+    <row r="237" ht="14.25" customHeight="1"/>
+    <row r="238" ht="14.25" customHeight="1"/>
+    <row r="239" ht="14.25" customHeight="1"/>
+    <row r="240" ht="14.25" customHeight="1"/>
+    <row r="241" ht="14.25" customHeight="1"/>
+    <row r="242" ht="14.25" customHeight="1"/>
+    <row r="243" ht="14.25" customHeight="1"/>
+    <row r="244" ht="14.25" customHeight="1"/>
+    <row r="245" ht="14.25" customHeight="1"/>
+    <row r="246" ht="14.25" customHeight="1"/>
+    <row r="247" ht="14.25" customHeight="1"/>
+    <row r="248" ht="14.25" customHeight="1"/>
+    <row r="249" ht="14.25" customHeight="1"/>
+    <row r="250" ht="14.25" customHeight="1"/>
+    <row r="251" ht="14.25" customHeight="1"/>
+    <row r="252" ht="14.25" customHeight="1"/>
+    <row r="253" ht="14.25" customHeight="1"/>
+    <row r="254" ht="14.25" customHeight="1"/>
+    <row r="255" ht="14.25" customHeight="1"/>
+    <row r="256" ht="14.25" customHeight="1"/>
+    <row r="257" ht="14.25" customHeight="1"/>
+    <row r="258" ht="14.25" customHeight="1"/>
+    <row r="259" ht="14.25" customHeight="1"/>
+    <row r="260" ht="14.25" customHeight="1"/>
+    <row r="261" ht="14.25" customHeight="1"/>
+    <row r="262" ht="14.25" customHeight="1"/>
+    <row r="263" ht="14.25" customHeight="1"/>
+    <row r="264" ht="14.25" customHeight="1"/>
+    <row r="265" ht="14.25" customHeight="1"/>
+    <row r="266" ht="14.25" customHeight="1"/>
+    <row r="267" ht="14.25" customHeight="1"/>
+    <row r="268" ht="14.25" customHeight="1"/>
+    <row r="269" ht="14.25" customHeight="1"/>
+    <row r="270" ht="14.25" customHeight="1"/>
+    <row r="271" ht="14.25" customHeight="1"/>
+    <row r="272" ht="14.25" customHeight="1"/>
+    <row r="273" ht="14.25" customHeight="1"/>
+    <row r="274" ht="14.25" customHeight="1"/>
+    <row r="275" ht="14.25" customHeight="1"/>
+    <row r="276" ht="14.25" customHeight="1"/>
+    <row r="277" ht="14.25" customHeight="1"/>
+    <row r="278" ht="14.25" customHeight="1"/>
+    <row r="279" ht="14.25" customHeight="1"/>
+    <row r="280" ht="14.25" customHeight="1"/>
+    <row r="281" ht="14.25" customHeight="1"/>
+    <row r="282" ht="14.25" customHeight="1"/>
+    <row r="283" ht="14.25" customHeight="1"/>
+    <row r="284" ht="14.25" customHeight="1"/>
+    <row r="285" ht="14.25" customHeight="1"/>
+    <row r="286" ht="14.25" customHeight="1"/>
+    <row r="287" ht="14.25" customHeight="1"/>
+    <row r="288" ht="14.25" customHeight="1"/>
+    <row r="289" ht="14.25" customHeight="1"/>
+    <row r="290" ht="14.25" customHeight="1"/>
+    <row r="291" ht="14.25" customHeight="1"/>
+    <row r="292" ht="14.25" customHeight="1"/>
+    <row r="293" ht="14.25" customHeight="1"/>
+    <row r="294" ht="14.25" customHeight="1"/>
+    <row r="295" ht="14.25" customHeight="1"/>
+    <row r="296" ht="14.25" customHeight="1"/>
+    <row r="297" ht="14.25" customHeight="1"/>
+    <row r="298" ht="14.25" customHeight="1"/>
+    <row r="299" ht="14.25" customHeight="1"/>
+    <row r="300" ht="14.25" customHeight="1"/>
+    <row r="301" ht="14.25" customHeight="1"/>
+    <row r="302" ht="14.25" customHeight="1"/>
+    <row r="303" ht="14.25" customHeight="1"/>
+    <row r="304" ht="14.25" customHeight="1"/>
+    <row r="305" ht="14.25" customHeight="1"/>
+    <row r="306" ht="14.25" customHeight="1"/>
+    <row r="307" ht="14.25" customHeight="1"/>
+    <row r="308" ht="14.25" customHeight="1"/>
+    <row r="309" ht="14.25" customHeight="1"/>
+    <row r="310" ht="14.25" customHeight="1"/>
+    <row r="311" ht="14.25" customHeight="1"/>
+    <row r="312" ht="14.25" customHeight="1"/>
+    <row r="313" ht="14.25" customHeight="1"/>
+    <row r="314" ht="14.25" customHeight="1"/>
+    <row r="315" ht="14.25" customHeight="1"/>
+    <row r="316" ht="14.25" customHeight="1"/>
+    <row r="317" ht="14.25" customHeight="1"/>
+    <row r="318" ht="14.25" customHeight="1"/>
+    <row r="319" ht="14.25" customHeight="1"/>
+    <row r="320" ht="14.25" customHeight="1"/>
+    <row r="321" ht="14.25" customHeight="1"/>
+    <row r="322" ht="14.25" customHeight="1"/>
+    <row r="323" ht="14.25" customHeight="1"/>
+    <row r="324" ht="14.25" customHeight="1"/>
+    <row r="325" ht="14.25" customHeight="1"/>
+    <row r="326" ht="14.25" customHeight="1"/>
+    <row r="327" ht="14.25" customHeight="1"/>
+    <row r="328" ht="14.25" customHeight="1"/>
+    <row r="329" ht="14.25" customHeight="1"/>
+    <row r="330" ht="14.25" customHeight="1"/>
+    <row r="331" ht="14.25" customHeight="1"/>
+    <row r="332" ht="14.25" customHeight="1"/>
+    <row r="333" ht="14.25" customHeight="1"/>
+    <row r="334" ht="14.25" customHeight="1"/>
+    <row r="335" ht="14.25" customHeight="1"/>
+    <row r="336" ht="14.25" customHeight="1"/>
+    <row r="337" ht="14.25" customHeight="1"/>
+    <row r="338" ht="14.25" customHeight="1"/>
+    <row r="339" ht="14.25" customHeight="1"/>
+    <row r="340" ht="14.25" customHeight="1"/>
+    <row r="341" ht="14.25" customHeight="1"/>
+    <row r="342" ht="14.25" customHeight="1"/>
+    <row r="343" ht="14.25" customHeight="1"/>
+    <row r="344" ht="14.25" customHeight="1"/>
+    <row r="345" ht="14.25" customHeight="1"/>
+    <row r="346" ht="14.25" customHeight="1"/>
+    <row r="347" ht="14.25" customHeight="1"/>
+    <row r="348" ht="14.25" customHeight="1"/>
+    <row r="349" ht="14.25" customHeight="1"/>
+    <row r="350" ht="14.25" customHeight="1"/>
+    <row r="351" ht="14.25" customHeight="1"/>
+    <row r="352" ht="14.25" customHeight="1"/>
+    <row r="353" ht="14.25" customHeight="1"/>
+    <row r="354" ht="14.25" customHeight="1"/>
+    <row r="355" ht="14.25" customHeight="1"/>
+    <row r="356" ht="14.25" customHeight="1"/>
+    <row r="357" ht="14.25" customHeight="1"/>
+    <row r="358" ht="14.25" customHeight="1"/>
+    <row r="359" ht="14.25" customHeight="1"/>
+    <row r="360" ht="14.25" customHeight="1"/>
+    <row r="361" ht="14.25" customHeight="1"/>
+    <row r="362" ht="14.25" customHeight="1"/>
+    <row r="363" ht="14.25" customHeight="1"/>
+    <row r="364" ht="14.25" customHeight="1"/>
+    <row r="365" ht="14.25" customHeight="1"/>
+    <row r="366" ht="14.25" customHeight="1"/>
+    <row r="367" ht="14.25" customHeight="1"/>
+    <row r="368" ht="14.25" customHeight="1"/>
+    <row r="369" ht="14.25" customHeight="1"/>
+    <row r="370" ht="14.25" customHeight="1"/>
+    <row r="371" ht="14.25" customHeight="1"/>
+    <row r="372" ht="14.25" customHeight="1"/>
+    <row r="373" ht="14.25" customHeight="1"/>
+    <row r="374" ht="14.25" customHeight="1"/>
+    <row r="375" ht="14.25" customHeight="1"/>
+    <row r="376" ht="14.25" customHeight="1"/>
+    <row r="377" ht="14.25" customHeight="1"/>
+    <row r="378" ht="14.25" customHeight="1"/>
+    <row r="379" ht="14.25" customHeight="1"/>
+    <row r="380" ht="14.25" customHeight="1"/>
+    <row r="381" ht="14.25" customHeight="1"/>
+    <row r="382" ht="14.25" customHeight="1"/>
+    <row r="383" ht="14.25" customHeight="1"/>
+    <row r="384" ht="14.25" customHeight="1"/>
+    <row r="385" ht="14.25" customHeight="1"/>
+    <row r="386" ht="14.25" customHeight="1"/>
+    <row r="387" ht="14.25" customHeight="1"/>
+    <row r="388" ht="14.25" customHeight="1"/>
+    <row r="389" ht="14.25" customHeight="1"/>
+    <row r="390" ht="14.25" customHeight="1"/>
+    <row r="391" ht="14.25" customHeight="1"/>
+    <row r="392" ht="14.25" customHeight="1"/>
+    <row r="393" ht="14.25" customHeight="1"/>
+    <row r="394" ht="14.25" customHeight="1"/>
+    <row r="395" ht="14.25" customHeight="1"/>
+    <row r="396" ht="14.25" customHeight="1"/>
+    <row r="397" ht="14.25" customHeight="1"/>
+    <row r="398" ht="14.25" customHeight="1"/>
+    <row r="399" ht="14.25" customHeight="1"/>
+    <row r="400" ht="14.25" customHeight="1"/>
+    <row r="401" ht="14.25" customHeight="1"/>
+    <row r="402" ht="14.25" customHeight="1"/>
+    <row r="403" ht="14.25" customHeight="1"/>
+    <row r="404" ht="14.25" customHeight="1"/>
+    <row r="405" ht="14.25" customHeight="1"/>
+    <row r="406" ht="14.25" customHeight="1"/>
+    <row r="407" ht="14.25" customHeight="1"/>
+    <row r="408" ht="14.25" customHeight="1"/>
+    <row r="409" ht="14.25" customHeight="1"/>
+    <row r="410" ht="14.25" customHeight="1"/>
+    <row r="411" ht="14.25" customHeight="1"/>
+    <row r="412" ht="14.25" customHeight="1"/>
+    <row r="413" ht="14.25" customHeight="1"/>
+    <row r="414" ht="14.25" customHeight="1"/>
+    <row r="415" ht="14.25" customHeight="1"/>
+    <row r="416" ht="14.25" customHeight="1"/>
+    <row r="417" ht="14.25" customHeight="1"/>
+    <row r="418" ht="14.25" customHeight="1"/>
+    <row r="419" ht="14.25" customHeight="1"/>
+    <row r="420" ht="14.25" customHeight="1"/>
+    <row r="421" ht="14.25" customHeight="1"/>
+    <row r="422" ht="14.25" customHeight="1"/>
+    <row r="423" ht="14.25" customHeight="1"/>
+    <row r="424" ht="14.25" customHeight="1"/>
+    <row r="425" ht="14.25" customHeight="1"/>
+    <row r="426" ht="14.25" customHeight="1"/>
+    <row r="427" ht="14.25" customHeight="1"/>
+    <row r="428" ht="14.25" customHeight="1"/>
+    <row r="429" ht="14.25" customHeight="1"/>
+    <row r="430" ht="14.25" customHeight="1"/>
+    <row r="431" ht="14.25" customHeight="1"/>
+    <row r="432" ht="14.25" customHeight="1"/>
+    <row r="433" ht="14.25" customHeight="1"/>
+    <row r="434" ht="14.25" customHeight="1"/>
+    <row r="435" ht="14.25" customHeight="1"/>
+    <row r="436" ht="14.25" customHeight="1"/>
+    <row r="437" ht="14.25" customHeight="1"/>
+    <row r="438" ht="14.25" customHeight="1"/>
+    <row r="439" ht="14.25" customHeight="1"/>
+    <row r="440" ht="14.25" customHeight="1"/>
+    <row r="441" ht="14.25" customHeight="1"/>
+    <row r="442" ht="14.25" customHeight="1"/>
+    <row r="443" ht="14.25" customHeight="1"/>
+    <row r="444" ht="14.25" customHeight="1"/>
+    <row r="445" ht="14.25" customHeight="1"/>
+    <row r="446" ht="14.25" customHeight="1"/>
+    <row r="447" ht="14.25" customHeight="1"/>
+    <row r="448" ht="14.25" customHeight="1"/>
+    <row r="449" ht="14.25" customHeight="1"/>
+    <row r="450" ht="14.25" customHeight="1"/>
+    <row r="451" ht="14.25" customHeight="1"/>
+    <row r="452" ht="14.25" customHeight="1"/>
+    <row r="453" ht="14.25" customHeight="1"/>
+    <row r="454" ht="14.25" customHeight="1"/>
+    <row r="455" ht="14.25" customHeight="1"/>
+    <row r="456" ht="14.25" customHeight="1"/>
+    <row r="457" ht="14.25" customHeight="1"/>
+    <row r="458" ht="14.25" customHeight="1"/>
+    <row r="459" ht="14.25" customHeight="1"/>
+    <row r="460" ht="14.25" customHeight="1"/>
+    <row r="461" ht="14.25" customHeight="1"/>
+    <row r="462" ht="14.25" customHeight="1"/>
+    <row r="463" ht="14.25" customHeight="1"/>
+    <row r="464" ht="14.25" customHeight="1"/>
+    <row r="465" ht="14.25" customHeight="1"/>
+    <row r="466" ht="14.25" customHeight="1"/>
+    <row r="467" ht="14.25" customHeight="1"/>
+    <row r="468" ht="14.25" customHeight="1"/>
+    <row r="469" ht="14.25" customHeight="1"/>
+    <row r="470" ht="14.25" customHeight="1"/>
+    <row r="471" ht="14.25" customHeight="1"/>
+    <row r="472" ht="14.25" customHeight="1"/>
+    <row r="473" ht="14.25" customHeight="1"/>
+    <row r="474" ht="14.25" customHeight="1"/>
+    <row r="475" ht="14.25" customHeight="1"/>
+    <row r="476" ht="14.25" customHeight="1"/>
+    <row r="477" ht="14.25" customHeight="1"/>
+    <row r="478" ht="14.25" customHeight="1"/>
+    <row r="479" ht="14.25" customHeight="1"/>
+    <row r="480" ht="14.25" customHeight="1"/>
+    <row r="481" ht="14.25" customHeight="1"/>
+    <row r="482" ht="14.25" customHeight="1"/>
+    <row r="483" ht="14.25" customHeight="1"/>
+    <row r="484" ht="14.25" customHeight="1"/>
+    <row r="485" ht="14.25" customHeight="1"/>
+    <row r="486" ht="14.25" customHeight="1"/>
+    <row r="487" ht="14.25" customHeight="1"/>
+    <row r="488" ht="14.25" customHeight="1"/>
+    <row r="489" ht="14.25" customHeight="1"/>
+    <row r="490" ht="14.25" customHeight="1"/>
+    <row r="491" ht="14.25" customHeight="1"/>
+    <row r="492" ht="14.25" customHeight="1"/>
+    <row r="493" ht="14.25" customHeight="1"/>
+    <row r="494" ht="14.25" customHeight="1"/>
+    <row r="495" ht="14.25" customHeight="1"/>
+    <row r="496" ht="14.25" customHeight="1"/>
+    <row r="497" ht="14.25" customHeight="1"/>
+    <row r="498" ht="14.25" customHeight="1"/>
+    <row r="499" ht="14.25" customHeight="1"/>
+    <row r="500" ht="14.25" customHeight="1"/>
+    <row r="501" ht="14.25" customHeight="1"/>
+    <row r="502" ht="14.25" customHeight="1"/>
+    <row r="503" ht="14.25" customHeight="1"/>
+    <row r="504" ht="14.25" customHeight="1"/>
+    <row r="505" ht="14.25" customHeight="1"/>
+    <row r="506" ht="14.25" customHeight="1"/>
+    <row r="507" ht="14.25" customHeight="1"/>
+    <row r="508" ht="14.25" customHeight="1"/>
+    <row r="509" ht="14.25" customHeight="1"/>
+    <row r="510" ht="14.25" customHeight="1"/>
+    <row r="511" ht="14.25" customHeight="1"/>
+    <row r="512" ht="14.25" customHeight="1"/>
+    <row r="513" ht="14.25" customHeight="1"/>
+    <row r="514" ht="14.25" customHeight="1"/>
+    <row r="515" ht="14.25" customHeight="1"/>
+    <row r="516" ht="14.25" customHeight="1"/>
+    <row r="517" ht="14.25" customHeight="1"/>
+    <row r="518" ht="14.25" customHeight="1"/>
+    <row r="519" ht="14.25" customHeight="1"/>
+    <row r="520" ht="14.25" customHeight="1"/>
+    <row r="521" ht="14.25" customHeight="1"/>
+    <row r="522" ht="14.25" customHeight="1"/>
+    <row r="523" ht="14.25" customHeight="1"/>
+    <row r="524" ht="14.25" customHeight="1"/>
+    <row r="525" ht="14.25" customHeight="1"/>
+    <row r="526" ht="14.25" customHeight="1"/>
+    <row r="527" ht="14.25" customHeight="1"/>
+    <row r="528" ht="14.25" customHeight="1"/>
+    <row r="529" ht="14.25" customHeight="1"/>
+    <row r="530" ht="14.25" customHeight="1"/>
+    <row r="531" ht="14.25" customHeight="1"/>
+    <row r="532" ht="14.25" customHeight="1"/>
+    <row r="533" ht="14.25" customHeight="1"/>
+    <row r="534" ht="14.25" customHeight="1"/>
+    <row r="535" ht="14.25" customHeight="1"/>
+    <row r="536" ht="14.25" customHeight="1"/>
+    <row r="537" ht="14.25" customHeight="1"/>
+    <row r="538" ht="14.25" customHeight="1"/>
+    <row r="539" ht="14.25" customHeight="1"/>
+    <row r="540" ht="14.25" customHeight="1"/>
+    <row r="541" ht="14.25" customHeight="1"/>
+    <row r="542" ht="14.25" customHeight="1"/>
+    <row r="543" ht="14.25" customHeight="1"/>
+    <row r="544" ht="14.25" customHeight="1"/>
+    <row r="545" ht="14.25" customHeight="1"/>
+    <row r="546" ht="14.25" customHeight="1"/>
+    <row r="547" ht="14.25" customHeight="1"/>
+    <row r="548" ht="14.25" customHeight="1"/>
+    <row r="549" ht="14.25" customHeight="1"/>
+    <row r="550" ht="14.25" customHeight="1"/>
+    <row r="551" ht="14.25" customHeight="1"/>
+    <row r="552" ht="14.25" customHeight="1"/>
+    <row r="553" ht="14.25" customHeight="1"/>
+    <row r="554" ht="14.25" customHeight="1"/>
+    <row r="555" ht="14.25" customHeight="1"/>
+    <row r="556" ht="14.25" customHeight="1"/>
+    <row r="557" ht="14.25" customHeight="1"/>
+    <row r="558" ht="14.25" customHeight="1"/>
+    <row r="559" ht="14.25" customHeight="1"/>
+    <row r="560" ht="14.25" customHeight="1"/>
+    <row r="561" ht="14.25" customHeight="1"/>
+    <row r="562" ht="14.25" customHeight="1"/>
+    <row r="563" ht="14.25" customHeight="1"/>
+    <row r="564" ht="14.25" customHeight="1"/>
+    <row r="565" ht="14.25" customHeight="1"/>
+    <row r="566" ht="14.25" customHeight="1"/>
+    <row r="567" ht="14.25" customHeight="1"/>
+    <row r="568" ht="14.25" customHeight="1"/>
+    <row r="569" ht="14.25" customHeight="1"/>
+    <row r="570" ht="14.25" customHeight="1"/>
+    <row r="571" ht="14.25" customHeight="1"/>
+    <row r="572" ht="14.25" customHeight="1"/>
+    <row r="573" ht="14.25" customHeight="1"/>
+    <row r="574" ht="14.25" customHeight="1"/>
+    <row r="575" ht="14.25" customHeight="1"/>
+    <row r="576" ht="14.25" customHeight="1"/>
+    <row r="577" ht="14.25" customHeight="1"/>
+    <row r="578" ht="14.25" customHeight="1"/>
+    <row r="579" ht="14.25" customHeight="1"/>
+    <row r="580" ht="14.25" customHeight="1"/>
+    <row r="581" ht="14.25" customHeight="1"/>
+    <row r="582" ht="14.25" customHeight="1"/>
+    <row r="583" ht="14.25" customHeight="1"/>
+    <row r="584" ht="14.25" customHeight="1"/>
+    <row r="585" ht="14.25" customHeight="1"/>
+    <row r="586" ht="14.25" customHeight="1"/>
+    <row r="587" ht="14.25" customHeight="1"/>
+    <row r="588" ht="14.25" customHeight="1"/>
+    <row r="589" ht="14.25" customHeight="1"/>
+    <row r="590" ht="14.25" customHeight="1"/>
+    <row r="591" ht="14.25" customHeight="1"/>
+    <row r="592" ht="14.25" customHeight="1"/>
+    <row r="593" ht="14.25" customHeight="1"/>
+    <row r="594" ht="14.25" customHeight="1"/>
+    <row r="595" ht="14.25" customHeight="1"/>
+    <row r="596" ht="14.25" customHeight="1"/>
+    <row r="597" ht="14.25" customHeight="1"/>
+    <row r="598" ht="14.25" customHeight="1"/>
+    <row r="599" ht="14.25" customHeight="1"/>
+    <row r="600" ht="14.25" customHeight="1"/>
+    <row r="601" ht="14.25" customHeight="1"/>
+    <row r="602" ht="14.25" customHeight="1"/>
+    <row r="603" ht="14.25" customHeight="1"/>
+    <row r="604" ht="14.25" customHeight="1"/>
+    <row r="605" ht="14.25" customHeight="1"/>
+    <row r="606" ht="14.25" customHeight="1"/>
+    <row r="607" ht="14.25" customHeight="1"/>
+    <row r="608" ht="14.25" customHeight="1"/>
+    <row r="609" ht="14.25" customHeight="1"/>
+    <row r="610" ht="14.25" customHeight="1"/>
+    <row r="611" ht="14.25" customHeight="1"/>
+    <row r="612" ht="14.25" customHeight="1"/>
+    <row r="613" ht="14.25" customHeight="1"/>
+    <row r="614" ht="14.25" customHeight="1"/>
+    <row r="615" ht="14.25" customHeight="1"/>
+    <row r="616" ht="14.25" customHeight="1"/>
+    <row r="617" ht="14.25" customHeight="1"/>
+    <row r="618" ht="14.25" customHeight="1"/>
+    <row r="619" ht="14.25" customHeight="1"/>
+    <row r="620" ht="14.25" customHeight="1"/>
+    <row r="621" ht="14.25" customHeight="1"/>
+    <row r="622" ht="14.25" customHeight="1"/>
+    <row r="623" ht="14.25" customHeight="1"/>
+    <row r="624" ht="14.25" customHeight="1"/>
+    <row r="625" ht="14.25" customHeight="1"/>
+    <row r="626" ht="14.25" customHeight="1"/>
+    <row r="627" ht="14.25" customHeight="1"/>
+    <row r="628" ht="14.25" customHeight="1"/>
+    <row r="629" ht="14.25" customHeight="1"/>
+    <row r="630" ht="14.25" customHeight="1"/>
+    <row r="631" ht="14.25" customHeight="1"/>
+    <row r="632" ht="14.25" customHeight="1"/>
+    <row r="633" ht="14.25" customHeight="1"/>
+    <row r="634" ht="14.25" customHeight="1"/>
+    <row r="635" ht="14.25" customHeight="1"/>
+    <row r="636" ht="14.25" customHeight="1"/>
+    <row r="637" ht="14.25" customHeight="1"/>
+    <row r="638" ht="14.25" customHeight="1"/>
+    <row r="639" ht="14.25" customHeight="1"/>
+    <row r="640" ht="14.25" customHeight="1"/>
+    <row r="641" ht="14.25" customHeight="1"/>
+    <row r="642" ht="14.25" customHeight="1"/>
+    <row r="643" ht="14.25" customHeight="1"/>
+    <row r="644" ht="14.25" customHeight="1"/>
+    <row r="645" ht="14.25" customHeight="1"/>
+    <row r="646" ht="14.25" customHeight="1"/>
+    <row r="647" ht="14.25" customHeight="1"/>
+    <row r="648" ht="14.25" customHeight="1"/>
+    <row r="649" ht="14.25" customHeight="1"/>
+    <row r="650" ht="14.25" customHeight="1"/>
+    <row r="651" ht="14.25" customHeight="1"/>
+    <row r="652" ht="14.25" customHeight="1"/>
+    <row r="653" ht="14.25" customHeight="1"/>
+    <row r="654" ht="14.25" customHeight="1"/>
+    <row r="655" ht="14.25" customHeight="1"/>
+    <row r="656" ht="14.25" customHeight="1"/>
+    <row r="657" ht="14.25" customHeight="1"/>
+    <row r="658" ht="14.25" customHeight="1"/>
+    <row r="659" ht="14.25" customHeight="1"/>
+    <row r="660" ht="14.25" customHeight="1"/>
+    <row r="661" ht="14.25" customHeight="1"/>
+    <row r="662" ht="14.25" customHeight="1"/>
+    <row r="663" ht="14.25" customHeight="1"/>
+    <row r="664" ht="14.25" customHeight="1"/>
+    <row r="665" ht="14.25" customHeight="1"/>
+    <row r="666" ht="14.25" customHeight="1"/>
+    <row r="667" ht="14.25" customHeight="1"/>
+    <row r="668" ht="14.25" customHeight="1"/>
+    <row r="669" ht="14.25" customHeight="1"/>
+    <row r="670" ht="14.25" customHeight="1"/>
+    <row r="671" ht="14.25" customHeight="1"/>
+    <row r="672" ht="14.25" customHeight="1"/>
+    <row r="673" ht="14.25" customHeight="1"/>
+    <row r="674" ht="14.25" customHeight="1"/>
+    <row r="675" ht="14.25" customHeight="1"/>
+    <row r="676" ht="14.25" customHeight="1"/>
+    <row r="677" ht="14.25" customHeight="1"/>
+    <row r="678" ht="14.25" customHeight="1"/>
+    <row r="679" ht="14.25" customHeight="1"/>
+    <row r="680" ht="14.25" customHeight="1"/>
+    <row r="681" ht="14.25" customHeight="1"/>
+    <row r="682" ht="14.25" customHeight="1"/>
+    <row r="683" ht="14.25" customHeight="1"/>
+    <row r="684" ht="14.25" customHeight="1"/>
+    <row r="685" ht="14.25" customHeight="1"/>
+    <row r="686" ht="14.25" customHeight="1"/>
+    <row r="687" ht="14.25" customHeight="1"/>
+    <row r="688" ht="14.25" customHeight="1"/>
+    <row r="689" ht="14.25" customHeight="1"/>
+    <row r="690" ht="14.25" customHeight="1"/>
+    <row r="691" ht="14.25" customHeight="1"/>
+    <row r="692" ht="14.25" customHeight="1"/>
+    <row r="693" ht="14.25" customHeight="1"/>
+    <row r="694" ht="14.25" customHeight="1"/>
+    <row r="695" ht="14.25" customHeight="1"/>
+    <row r="696" ht="14.25" customHeight="1"/>
+    <row r="697" ht="14.25" customHeight="1"/>
+    <row r="698" ht="14.25" customHeight="1"/>
+    <row r="699" ht="14.25" customHeight="1"/>
+    <row r="700" ht="14.25" customHeight="1"/>
+    <row r="701" ht="14.25" customHeight="1"/>
+    <row r="702" ht="14.25" customHeight="1"/>
+    <row r="703" ht="14.25" customHeight="1"/>
+    <row r="704" ht="14.25" customHeight="1"/>
+    <row r="705" ht="14.25" customHeight="1"/>
+    <row r="706" ht="14.25" customHeight="1"/>
+    <row r="707" ht="14.25" customHeight="1"/>
+    <row r="708" ht="14.25" customHeight="1"/>
+    <row r="709" ht="14.25" customHeight="1"/>
+    <row r="710" ht="14.25" customHeight="1"/>
+    <row r="711" ht="14.25" customHeight="1"/>
+    <row r="712" ht="14.25" customHeight="1"/>
+    <row r="713" ht="14.25" customHeight="1"/>
+    <row r="714" ht="14.25" customHeight="1"/>
+    <row r="715" ht="14.25" customHeight="1"/>
+    <row r="716" ht="14.25" customHeight="1"/>
+    <row r="717" ht="14.25" customHeight="1"/>
+    <row r="718" ht="14.25" customHeight="1"/>
+    <row r="719" ht="14.25" customHeight="1"/>
+    <row r="720" ht="14.25" customHeight="1"/>
+    <row r="721" ht="14.25" customHeight="1"/>
+    <row r="722" ht="14.25" customHeight="1"/>
+    <row r="723" ht="14.25" customHeight="1"/>
+    <row r="724" ht="14.25" customHeight="1"/>
+    <row r="725" ht="14.25" customHeight="1"/>
+    <row r="726" ht="14.25" customHeight="1"/>
+    <row r="727" ht="14.25" customHeight="1"/>
+    <row r="728" ht="14.25" customHeight="1"/>
+    <row r="729" ht="14.25" customHeight="1"/>
+    <row r="730" ht="14.25" customHeight="1"/>
+    <row r="731" ht="14.25" customHeight="1"/>
+    <row r="732" ht="14.25" customHeight="1"/>
+    <row r="733" ht="14.25" customHeight="1"/>
+    <row r="734" ht="14.25" customHeight="1"/>
+    <row r="735" ht="14.25" customHeight="1"/>
+    <row r="736" ht="14.25" customHeight="1"/>
+    <row r="737" ht="14.25" customHeight="1"/>
+    <row r="738" ht="14.25" customHeight="1"/>
+    <row r="739" ht="14.25" customHeight="1"/>
+    <row r="740" ht="14.25" customHeight="1"/>
+    <row r="741" ht="14.25" customHeight="1"/>
+    <row r="742" ht="14.25" customHeight="1"/>
+    <row r="743" ht="14.25" customHeight="1"/>
+    <row r="744" ht="14.25" customHeight="1"/>
+    <row r="745" ht="14.25" customHeight="1"/>
+    <row r="746" ht="14.25" customHeight="1"/>
+    <row r="747" ht="14.25" customHeight="1"/>
+    <row r="748" ht="14.25" customHeight="1"/>
+    <row r="749" ht="14.25" customHeight="1"/>
+    <row r="750" ht="14.25" customHeight="1"/>
+    <row r="751" ht="14.25" customHeight="1"/>
+    <row r="752" ht="14.25" customHeight="1"/>
+    <row r="753" ht="14.25" customHeight="1"/>
+    <row r="754" ht="14.25" customHeight="1"/>
+    <row r="755" ht="14.25" customHeight="1"/>
+    <row r="756" ht="14.25" customHeight="1"/>
+    <row r="757" ht="14.25" customHeight="1"/>
+    <row r="758" ht="14.25" customHeight="1"/>
+    <row r="759" ht="14.25" customHeight="1"/>
+    <row r="760" ht="14.25" customHeight="1"/>
+    <row r="761" ht="14.25" customHeight="1"/>
+    <row r="762" ht="14.25" customHeight="1"/>
+    <row r="763" ht="14.25" customHeight="1"/>
+    <row r="764" ht="14.25" customHeight="1"/>
+    <row r="765" ht="14.25" customHeight="1"/>
+    <row r="766" ht="14.25" customHeight="1"/>
+    <row r="767" ht="14.25" customHeight="1"/>
+    <row r="768" ht="14.25" customHeight="1"/>
+    <row r="769" ht="14.25" customHeight="1"/>
+    <row r="770" ht="14.25" customHeight="1"/>
+    <row r="771" ht="14.25" customHeight="1"/>
+    <row r="772" ht="14.25" customHeight="1"/>
+    <row r="773" ht="14.25" customHeight="1"/>
+    <row r="774" ht="14.25" customHeight="1"/>
+    <row r="775" ht="14.25" customHeight="1"/>
+    <row r="776" ht="14.25" customHeight="1"/>
+    <row r="777" ht="14.25" customHeight="1"/>
+    <row r="778" ht="14.25" customHeight="1"/>
+    <row r="779" ht="14.25" customHeight="1"/>
+    <row r="780" ht="14.25" customHeight="1"/>
+    <row r="781" ht="14.25" customHeight="1"/>
+    <row r="782" ht="14.25" customHeight="1"/>
+    <row r="783" ht="14.25" customHeight="1"/>
+    <row r="784" ht="14.25" customHeight="1"/>
+    <row r="785" ht="14.25" customHeight="1"/>
+    <row r="786" ht="14.25" customHeight="1"/>
+    <row r="787" ht="14.25" customHeight="1"/>
+    <row r="788" ht="14.25" customHeight="1"/>
+    <row r="789" ht="14.25" customHeight="1"/>
+    <row r="790" ht="14.25" customHeight="1"/>
+    <row r="791" ht="14.25" customHeight="1"/>
+    <row r="792" ht="14.25" customHeight="1"/>
+    <row r="793" ht="14.25" customHeight="1"/>
+    <row r="794" ht="14.25" customHeight="1"/>
+    <row r="795" ht="14.25" customHeight="1"/>
+    <row r="796" ht="14.25" customHeight="1"/>
+    <row r="797" ht="14.25" customHeight="1"/>
+    <row r="798" ht="14.25" customHeight="1"/>
+    <row r="799" ht="14.25" customHeight="1"/>
+    <row r="800" ht="14.25" customHeight="1"/>
+    <row r="801" ht="14.25" customHeight="1"/>
+    <row r="802" ht="14.25" customHeight="1"/>
+    <row r="803" ht="14.25" customHeight="1"/>
+    <row r="804" ht="14.25" customHeight="1"/>
+    <row r="805" ht="14.25" customHeight="1"/>
+    <row r="806" ht="14.25" customHeight="1"/>
+    <row r="807" ht="14.25" customHeight="1"/>
+    <row r="808" ht="14.25" customHeight="1"/>
+    <row r="809" ht="14.25" customHeight="1"/>
+    <row r="810" ht="14.25" customHeight="1"/>
+    <row r="811" ht="14.25" customHeight="1"/>
+    <row r="812" ht="14.25" customHeight="1"/>
+    <row r="813" ht="14.25" customHeight="1"/>
+    <row r="814" ht="14.25" customHeight="1"/>
+    <row r="815" ht="14.25" customHeight="1"/>
+    <row r="816" ht="14.25" customHeight="1"/>
+    <row r="817" ht="14.25" customHeight="1"/>
+    <row r="818" ht="14.25" customHeight="1"/>
+    <row r="819" ht="14.25" customHeight="1"/>
+    <row r="820" ht="14.25" customHeight="1"/>
+    <row r="821" ht="14.25" customHeight="1"/>
+    <row r="822" ht="14.25" customHeight="1"/>
+    <row r="823" ht="14.25" customHeight="1"/>
+    <row r="824" ht="14.25" customHeight="1"/>
+    <row r="825" ht="14.25" customHeight="1"/>
+    <row r="826" ht="14.25" customHeight="1"/>
+    <row r="827" ht="14.25" customHeight="1"/>
+    <row r="828" ht="14.25" customHeight="1"/>
+    <row r="829" ht="14.25" customHeight="1"/>
+    <row r="830" ht="14.25" customHeight="1"/>
+    <row r="831" ht="14.25" customHeight="1"/>
+    <row r="832" ht="14.25" customHeight="1"/>
+    <row r="833" ht="14.25" customHeight="1"/>
+    <row r="834" ht="14.25" customHeight="1"/>
+    <row r="835" ht="14.25" customHeight="1"/>
+    <row r="836" ht="14.25" customHeight="1"/>
+    <row r="837" ht="14.25" customHeight="1"/>
+    <row r="838" ht="14.25" customHeight="1"/>
+    <row r="839" ht="14.25" customHeight="1"/>
+    <row r="840" ht="14.25" customHeight="1"/>
+    <row r="841" ht="14.25" customHeight="1"/>
+    <row r="842" ht="14.25" customHeight="1"/>
+    <row r="843" ht="14.25" customHeight="1"/>
+    <row r="844" ht="14.25" customHeight="1"/>
+    <row r="845" ht="14.25" customHeight="1"/>
+    <row r="846" ht="14.25" customHeight="1"/>
+    <row r="847" ht="14.25" customHeight="1"/>
+    <row r="848" ht="14.25" customHeight="1"/>
+    <row r="849" ht="14.25" customHeight="1"/>
+    <row r="850" ht="14.25" customHeight="1"/>
+    <row r="851" ht="14.25" customHeight="1"/>
+    <row r="852" ht="14.25" customHeight="1"/>
+    <row r="853" ht="14.25" customHeight="1"/>
+    <row r="854" ht="14.25" customHeight="1"/>
+    <row r="855" ht="14.25" customHeight="1"/>
+    <row r="856" ht="14.25" customHeight="1"/>
+    <row r="857" ht="14.25" customHeight="1"/>
+    <row r="858" ht="14.25" customHeight="1"/>
+    <row r="859" ht="14.25" customHeight="1"/>
+    <row r="860" ht="14.25" customHeight="1"/>
+    <row r="861" ht="14.25" customHeight="1"/>
+    <row r="862" ht="14.25" customHeight="1"/>
+    <row r="863" ht="14.25" customHeight="1"/>
+    <row r="864" ht="14.25" customHeight="1"/>
+    <row r="865" ht="14.25" customHeight="1"/>
+    <row r="866" ht="14.25" customHeight="1"/>
+    <row r="867" ht="14.25" customHeight="1"/>
+    <row r="868" ht="14.25" customHeight="1"/>
+    <row r="869" ht="14.25" customHeight="1"/>
+    <row r="870" ht="14.25" customHeight="1"/>
+    <row r="871" ht="14.25" customHeight="1"/>
+    <row r="872" ht="14.25" customHeight="1"/>
+    <row r="873" ht="14.25" customHeight="1"/>
+    <row r="874" ht="14.25" customHeight="1"/>
+    <row r="875" ht="14.25" customHeight="1"/>
+    <row r="876" ht="14.25" customHeight="1"/>
+    <row r="877" ht="14.25" customHeight="1"/>
+    <row r="878" ht="14.25" customHeight="1"/>
+    <row r="879" ht="14.25" customHeight="1"/>
+    <row r="880" ht="14.25" customHeight="1"/>
+    <row r="881" ht="14.25" customHeight="1"/>
+    <row r="882" ht="14.25" customHeight="1"/>
+    <row r="883" ht="14.25" customHeight="1"/>
+    <row r="884" ht="14.25" customHeight="1"/>
+    <row r="885" ht="14.25" customHeight="1"/>
+    <row r="886" ht="14.25" customHeight="1"/>
+    <row r="887" ht="14.25" customHeight="1"/>
+    <row r="888" ht="14.25" customHeight="1"/>
+    <row r="889" ht="14.25" customHeight="1"/>
+    <row r="890" ht="14.25" customHeight="1"/>
+    <row r="891" ht="14.25" customHeight="1"/>
+    <row r="892" ht="14.25" customHeight="1"/>
+    <row r="893" ht="14.25" customHeight="1"/>
+    <row r="894" ht="14.25" customHeight="1"/>
+    <row r="895" ht="14.25" customHeight="1"/>
+    <row r="896" ht="14.25" customHeight="1"/>
+    <row r="897" ht="14.25" customHeight="1"/>
+    <row r="898" ht="14.25" customHeight="1"/>
+    <row r="899" ht="14.25" customHeight="1"/>
+    <row r="900" ht="14.25" customHeight="1"/>
+    <row r="901" ht="14.25" customHeight="1"/>
+    <row r="902" ht="14.25" customHeight="1"/>
+    <row r="903" ht="14.25" customHeight="1"/>
+    <row r="904" ht="14.25" customHeight="1"/>
+    <row r="905" ht="14.25" customHeight="1"/>
+    <row r="906" ht="14.25" customHeight="1"/>
+    <row r="907" ht="14.25" customHeight="1"/>
+    <row r="908" ht="14.25" customHeight="1"/>
+    <row r="909" ht="14.25" customHeight="1"/>
+    <row r="910" ht="14.25" customHeight="1"/>
+    <row r="911" ht="14.25" customHeight="1"/>
+    <row r="912" ht="14.25" customHeight="1"/>
+    <row r="913" ht="14.25" customHeight="1"/>
+    <row r="914" ht="14.25" customHeight="1"/>
+    <row r="915" ht="14.25" customHeight="1"/>
+    <row r="916" ht="14.25" customHeight="1"/>
+    <row r="917" ht="14.25" customHeight="1"/>
+    <row r="918" ht="14.25" customHeight="1"/>
+    <row r="919" ht="14.25" customHeight="1"/>
+    <row r="920" ht="14.25" customHeight="1"/>
+    <row r="921" ht="14.25" customHeight="1"/>
+    <row r="922" ht="14.25" customHeight="1"/>
+    <row r="923" ht="14.25" customHeight="1"/>
+    <row r="924" ht="14.25" customHeight="1"/>
+    <row r="925" ht="14.25" customHeight="1"/>
+    <row r="926" ht="14.25" customHeight="1"/>
+    <row r="927" ht="14.25" customHeight="1"/>
+    <row r="928" ht="14.25" customHeight="1"/>
+    <row r="929" ht="14.25" customHeight="1"/>
+    <row r="930" ht="14.25" customHeight="1"/>
+    <row r="931" ht="14.25" customHeight="1"/>
+    <row r="932" ht="14.25" customHeight="1"/>
+    <row r="933" ht="14.25" customHeight="1"/>
+    <row r="934" ht="14.25" customHeight="1"/>
+    <row r="935" ht="14.25" customHeight="1"/>
+    <row r="936" ht="14.25" customHeight="1"/>
+    <row r="937" ht="14.25" customHeight="1"/>
+    <row r="938" ht="14.25" customHeight="1"/>
+    <row r="939" ht="14.25" customHeight="1"/>
+    <row r="940" ht="14.25" customHeight="1"/>
+    <row r="941" ht="14.25" customHeight="1"/>
+    <row r="942" ht="14.25" customHeight="1"/>
+    <row r="943" ht="14.25" customHeight="1"/>
+    <row r="944" ht="14.25" customHeight="1"/>
+    <row r="945" ht="14.25" customHeight="1"/>
+    <row r="946" ht="14.25" customHeight="1"/>
+    <row r="947" ht="14.25" customHeight="1"/>
+    <row r="948" ht="14.25" customHeight="1"/>
+    <row r="949" ht="14.25" customHeight="1"/>
+    <row r="950" ht="14.25" customHeight="1"/>
+    <row r="951" ht="14.25" customHeight="1"/>
+    <row r="952" ht="14.25" customHeight="1"/>
+    <row r="953" ht="14.25" customHeight="1"/>
+    <row r="954" ht="14.25" customHeight="1"/>
+    <row r="955" ht="14.25" customHeight="1"/>
+    <row r="956" ht="14.25" customHeight="1"/>
+    <row r="957" ht="14.25" customHeight="1"/>
+    <row r="958" ht="14.25" customHeight="1"/>
+    <row r="959" ht="14.25" customHeight="1"/>
+    <row r="960" ht="14.25" customHeight="1"/>
+    <row r="961" ht="14.25" customHeight="1"/>
+    <row r="962" ht="14.25" customHeight="1"/>
+    <row r="963" ht="14.25" customHeight="1"/>
+    <row r="964" ht="14.25" customHeight="1"/>
+    <row r="965" ht="14.25" customHeight="1"/>
+    <row r="966" ht="14.25" customHeight="1"/>
+    <row r="967" ht="14.25" customHeight="1"/>
+    <row r="968" ht="14.25" customHeight="1"/>
+    <row r="969" ht="14.25" customHeight="1"/>
+    <row r="970" ht="14.25" customHeight="1"/>
+    <row r="971" ht="14.25" customHeight="1"/>
+    <row r="972" ht="14.25" customHeight="1"/>
+    <row r="973" ht="14.25" customHeight="1"/>
+    <row r="974" ht="14.25" customHeight="1"/>
+    <row r="975" ht="14.25" customHeight="1"/>
+    <row r="976" ht="14.25" customHeight="1"/>
+    <row r="977" ht="14.25" customHeight="1"/>
+    <row r="978" ht="14.25" customHeight="1"/>
+    <row r="979" ht="14.25" customHeight="1"/>
+    <row r="980" ht="14.25" customHeight="1"/>
+    <row r="981" ht="14.25" customHeight="1"/>
+    <row r="982" ht="14.25" customHeight="1"/>
+    <row r="983" ht="14.25" customHeight="1"/>
+    <row r="984" ht="14.25" customHeight="1"/>
+    <row r="985" ht="14.25" customHeight="1"/>
+    <row r="986" ht="14.25" customHeight="1"/>
+    <row r="987" ht="14.25" customHeight="1"/>
+    <row r="988" ht="14.25" customHeight="1"/>
+    <row r="989" ht="14.25" customHeight="1"/>
+    <row r="990" ht="14.25" customHeight="1"/>
+    <row r="991" ht="14.25" customHeight="1"/>
+    <row r="992" ht="14.25" customHeight="1"/>
+    <row r="993" ht="14.25" customHeight="1"/>
+    <row r="994" ht="14.25" customHeight="1"/>
+    <row r="995" ht="14.25" customHeight="1"/>
+    <row r="996" ht="14.25" customHeight="1"/>
+    <row r="997" ht="14.25" customHeight="1"/>
+    <row r="998" ht="14.25" customHeight="1"/>
+    <row r="999" ht="14.25" customHeight="1"/>
+    <row r="1000" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:M5"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="I6:M6"/>
+    <mergeCell ref="A51:M51"/>
+    <mergeCell ref="I52:M52"/>
+    <mergeCell ref="A60:D60"/>
+    <mergeCell ref="E60:H60"/>
+    <mergeCell ref="I60:M60"/>
+    <mergeCell ref="I53:M53"/>
+    <mergeCell ref="I54:M54"/>
     <mergeCell ref="I55:M55"/>
-    <mergeCell ref="A5:B5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A58:M58"/>
     <mergeCell ref="A59:D59"/>
-    <mergeCell ref="G6:H6"/>
-[...4 lines deleted...]
-    <mergeCell ref="E60:H60"/>
     <mergeCell ref="E59:H59"/>
     <mergeCell ref="I59:M59"/>
-    <mergeCell ref="I60:M60"/>
-[...5 lines deleted...]
-    <mergeCell ref="C6:F6"/>
   </mergeCells>
-  <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" sqref="F9 F10 F11 F12 F13 F14 F15 F16 F17 F18 F19 F20 F21 F22 F23 F24 F25 F26 F27 F28 F29 F30 F31 F32 F33 F34 F35 F36 F37 F38 F39 F40 F41 F42 F43 F44 F45 F46 F47 F48 H9 H10 H11 H12 H13 H14 H15 H16 H17 H18 H19 H20 H21 H22 H23 H24 H25 H26 H27 H28 H29 H30 H31 H32 H33 H34 H35 H36 H37 H38 H39 H40 H41 H42 H43 H44 H45 H46 H47 H48 J9 J10 J11 J12 J13 J14 J15 J16 J17 J18 J19 J20 J21 J22 J23 J24 J25 J26 J27 J28 J29 J30 J31 J32 J33 J34 J35 J36 J37 J38 J39 J40 J41 J42 J43 J44 J45 J46 J47 J48" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <dataValidations>
+    <dataValidation type="list" allowBlank="1" sqref="F9:F48 H9:H48 J9:J48">
       <formula1>"Pass,Fail,N/A"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="L9 L10 L11 L12 L13 L14 L15 L16 L17 L18 L19 L20 L21 L22 L23 L24 L25 L26 L27 L28 L29 L30 L31 L32 L33 L34 L35 L36 L37 L38 L39 L40 L41 L42 L43 L44 L45 L46 L47 L48" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="list" allowBlank="1" sqref="L9:L48">
       <formula1>"Accepted,Rejected — QC Failure,Rejected — Instrument Issue,Rejected — Reagent Issue"</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <printOptions/>
+  <pageMargins bottom="1.0" footer="0.0" header="0.0" left="0.75" right="0.75" top="1.0"/>
+  <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>openpyxl</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>