--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -1,7843 +1,9542 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-[...14 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="5547"/>
         <w:gridCol w:w="2583"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1950"/>
+            <w:gridCol w:w="5547"/>
+            <w:gridCol w:w="2583"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00633F40" w14:paraId="46DCAA64" w14:textId="77777777">
-[...20 lines deleted...]
-              <w:right w:w="120" w:type="dxa"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0150D475" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5552478C" wp14:editId="362A1870">
-[...6 lines deleted...]
-                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                  <wp:extent cx="1085850" cy="304800"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="2" name="image1.jpg"/>
+                  <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="0" name="image1.jpg"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
-                          <a:srcRect/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1047750" cy="504825"/>
+                            <a:ext cx="1085850" cy="304800"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect">
-[...6 lines deleted...]
-                          </a:ln>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-              <w:right w:w="200" w:type="dxa"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="160.0" w:type="dxa"/>
+              <w:left w:w="200.0" w:type="dxa"/>
+              <w:bottom w:w="160.0" w:type="dxa"/>
+              <w:right w:w="200.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F34FCB" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="5548D691" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QUALITY MANAGEMENT PLAN</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:color w:val="FCE8EB"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="fce8eb"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:bCs/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratory Quality Assurance &amp; Compliance Framework</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="fce8eb" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="890620"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc No: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QMP-001</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="890620"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Version: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.0</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="890620"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Effective: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="890620"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Review Due: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>__________</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A819386" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7805434F" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>1. DOCUMENT CONTROL INFORMATION</w:t>
+        <w:t xml:space="preserve">1. DOCUMENT CONTROL INFORMATION</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2520"/>
+            <w:gridCol w:w="2520"/>
+            <w:gridCol w:w="2520"/>
+            <w:gridCol w:w="2520"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00633F40" w14:paraId="0301051E" w14:textId="77777777">
-[...114 lines deleted...]
-              <w:t>Approval Date</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prepared By</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviewed By</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approved By</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approval Date</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="7DE535DC" w14:textId="77777777">
-[...80 lines deleted...]
-          <w:p w14:paraId="2E2C8B35" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA285B" w14:paraId="65809C7B" w14:textId="77777777" w:rsidTr="008129D5">
-[...8 lines deleted...]
-            <w:tcW w:w="7560" w:type="dxa"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="24D5D753" w14:textId="11A82452" w:rsidR="00EA285B" w:rsidRDefault="00EA285B" w:rsidP="00EA285B">
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...34 lines deleted...]
-              <w:t>Next Review Date</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="890620" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Next Review Date</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA285B" w14:paraId="731B9705" w14:textId="77777777" w:rsidTr="00E42665">
-[...8 lines deleted...]
-            <w:tcW w:w="7560" w:type="dxa"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="12481A09" w14:textId="77777777" w:rsidR="00EA285B" w:rsidRDefault="00EA285B"/>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="047D8D29" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F9D1890" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="890620"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. PURPOSE &amp; SCOPE</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:spacing w:after="60" w:before="60" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Quality Management Plan (QMP) defines the policies, procedures, and responsibilities for maintaining quality standards for  laboratory operations. It applies to all personnel, processes, instruments, and services within the scope of the laboratory's CLIA certificate.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table3"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="8280"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1800"/>
+            <w:gridCol w:w="8280"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scope Item</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Testing Sites</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="a6a6a6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="a6a6a6"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All laboratory sites / departments covered by this QMP:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Test Menu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="a6a6a6"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical chemistry, hematology, immunology, microbiology, molecular diagnostics (list all applicable):</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="a6a6a6"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLIA 42 CFR Part 493, CAP Checklist, HIPAA, applicable state regulations, OSHA standards</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="890620"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. QUALITY POLICY STATEMENT</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table4"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10080"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="10080"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="fce8eb" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="160.0" w:type="dxa"/>
+              <w:left w:w="200.0" w:type="dxa"/>
+              <w:bottom w:w="160.0" w:type="dxa"/>
+              <w:right w:w="200.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="890620"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality Policy:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:spacing w:after="80" w:before="80" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lab2Doctors is committed to providing accurate, timely, and clinically relevant laboratory results that support optimal patient care. We achieve this through continuous quality improvement, adherence to regulatory requirements, competent personnel, well-maintained equipment, and evidence-based practices.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signed: ________________________________     Date: ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2. PURPOSE &amp; SCOPE</w:t>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C42EC5" w14:textId="0C34CBB8" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:pBdr>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="890620"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">This Quality Management Plan (QMP) defines the policies, procedures, and responsibilities for maintaining quality standards </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00EA285B">
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="890620"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">for </w:t>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> laboratory</w:t>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="890620"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> operations. It applies to all personnel, processes, instruments, and services within the scope of the </w:t>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="890620"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. QUALITY SYSTEM ESSENTIALS (CLSI GP26-A4)</w:t>
       </w:r>
-      <w:r>
-        <w:t>laboratory's CLIA certificate.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table5"/>
+        <w:tblW w:w="10080.000000000002" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...416 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="463"/>
         <w:gridCol w:w="2783"/>
         <w:gridCol w:w="4643"/>
         <w:gridCol w:w="2191"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="463"/>
+            <w:gridCol w:w="2783"/>
+            <w:gridCol w:w="4643"/>
+            <w:gridCol w:w="2191"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00633F40" w14:paraId="01164606" w14:textId="77777777">
-[...114 lines deleted...]
-              <w:t>Responsible Party</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">#</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QSE Component</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description / Lab Approach</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsible Party</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="6B04F689" w14:textId="77777777">
-[...92 lines deleted...]
-          <w:p w14:paraId="2CA25789" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal structure, lab mission, org chart, governance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="03758636" w14:textId="77777777">
-[...92 lines deleted...]
-          <w:p w14:paraId="57EB930F" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personnel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiring, credentials, training, competency, staffing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="2F379711" w14:textId="77777777">
-[...93 lines deleted...]
-          <w:p w14:paraId="63C24756" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equipment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procurement, installation, maintenance, calibration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="4253F9E7" w14:textId="77777777">
-[...92 lines deleted...]
-          <w:p w14:paraId="373333B8" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Purchasing &amp; Inventory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reagent management, vendor qualification, supply chain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="7522C33F" w14:textId="77777777">
-[...92 lines deleted...]
-          <w:p w14:paraId="696F7D31" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Process Control</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pre-analytical, analytical, post-analytical controls</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="3FEF3620" w14:textId="77777777">
-[...92 lines deleted...]
-          <w:p w14:paraId="3CD48496" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIS, EHR interface, data security, result reporting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="4CB4D56E" w14:textId="77777777">
-[...92 lines deleted...]
-          <w:p w14:paraId="7B3C206C" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents &amp; Records</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document control, SOP management, records retention</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="3DCEDF73" w14:textId="77777777">
-[...92 lines deleted...]
-          <w:p w14:paraId="3AF756EF" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occurrence Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incident reporting, root cause analysis, CAPA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="0D300CE6" w14:textId="77777777">
-[...92 lines deleted...]
-          <w:p w14:paraId="00D52D1B" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internal audits, proficiency testing, external audits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="2CDEFA00" w14:textId="77777777">
-[...92 lines deleted...]
-          <w:p w14:paraId="73B61F62" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Process Improvement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QI projects, metrics, corrective actions, trending</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="26C93037" w14:textId="77777777">
-[...92 lines deleted...]
-          <w:p w14:paraId="06668A02" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Customer Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Client communication, complaint resolution, TAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="50B9AEA6" w14:textId="77777777">
-[...92 lines deleted...]
-          <w:p w14:paraId="4F497927" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facilities &amp; Safety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety program, environment, emergency preparedness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E6DFC34" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5C71584A" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>5. ROLES &amp; RESPONSIBILITIES</w:t>
+        <w:t xml:space="preserve">5. ROLES &amp; RESPONSIBILITIES</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table6"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2500"/>
         <w:gridCol w:w="4580"/>
         <w:gridCol w:w="3000"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2500"/>
+            <w:gridCol w:w="4580"/>
+            <w:gridCol w:w="3000"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00633F40" w14:paraId="4F40EE67" w14:textId="77777777">
-[...86 lines deleted...]
-              <w:t>Name / Contact</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Role</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality Responsibilities</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name / Contact</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="25E71A7D" w14:textId="77777777">
-[...69 lines deleted...]
-          <w:p w14:paraId="6DB0778C" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratory Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Overall QMP oversight, approval of QI activities, CLIA compliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="5EEE9A3F" w14:textId="77777777">
-[...69 lines deleted...]
-          <w:p w14:paraId="35B0E930" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality Manager / CQO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QMP maintenance, audit coordination, CAPA management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="61C78A2E" w14:textId="77777777">
-[...69 lines deleted...]
-          <w:p w14:paraId="7F6F095F" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technical Supervisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Test method validation, SOP review, PT program oversight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="60C4E6DF" w14:textId="77777777">
-[...69 lines deleted...]
-          <w:p w14:paraId="0EEE2317" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General Supervisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Day-to-day operations, competency training, shift oversight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="4B39E6E8" w14:textId="77777777">
-[...69 lines deleted...]
-          <w:p w14:paraId="400CEF02" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Laboratory Scientists</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QC performance, SOP adherence, incident reporting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="7E40EA45" w14:textId="77777777">
-[...77 lines deleted...]
-          <w:p w14:paraId="629160F1" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phlebotomy / Pre-Analytical Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specimen collection compliance, labeling, chain of custody</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="2B4E381C" w14:textId="77777777">
-[...69 lines deleted...]
-          <w:p w14:paraId="6C484364" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IT / LIS Administrator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data integrity, system access controls, interface validation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72CB497C" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7BCF068A" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6. QUALITY CONTROL PROGRAM</w:t>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="890620"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. QUALITY CONTROL PROGRAM</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table7"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2520"/>
+            <w:gridCol w:w="2520"/>
+            <w:gridCol w:w="2520"/>
+            <w:gridCol w:w="2520"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00633F40" w14:paraId="4D2195CE" w14:textId="77777777">
-[...114 lines deleted...]
-              <w:t>Frequency</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QC Element</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Requirement</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Practice</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frequency</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="5948A473" w14:textId="77777777">
-[...88 lines deleted...]
-          <w:p w14:paraId="2FA147B5" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">External QC (EQC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1861508010"/>
+                <w:tag w:val="goog_rdk_0"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">≥2 levels per test system; CLIA-required</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="5A0B8DDD" w14:textId="77777777">
-[...88 lines deleted...]
-          <w:p w14:paraId="4F4D0D7F" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internal QC (IQC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Levey-Jennings charts, Westgard rules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="11EE49D3" w14:textId="77777777">
-[...89 lines deleted...]
-          <w:p w14:paraId="1375313A" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proficiency Testing (PT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAP PT or equivalent; 2x/year minimum per analyte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="2C1DBB31" w14:textId="77777777">
-[...88 lines deleted...]
-          <w:p w14:paraId="14CD896C" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Method Validation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accuracy, precision, linearity, reference intervals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="3789D43F" w14:textId="77777777">
-[...88 lines deleted...]
-          <w:p w14:paraId="301F3039" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delta Checks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patient result comparison to prior result</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="619B7EFD" w14:textId="77777777">
-[...88 lines deleted...]
-          <w:p w14:paraId="495BCB85" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Values</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defined list; immediate notification protocol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2563894D" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="76971D32" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>7. DOCUMENT CONTROL POLICY</w:t>
+        <w:t xml:space="preserve">7. DOCUMENT CONTROL POLICY</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table8"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="7560"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2520"/>
+            <w:gridCol w:w="7560"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00633F40" w14:paraId="2341D81B" w14:textId="77777777">
-[...58 lines deleted...]
-              <w:t>Requirements</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policy Area</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Requirements</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="06DF83FD" w14:textId="77777777">
-[...48 lines deleted...]
-              <w:t>Minimum 2 years after supersession; indefinitely for methodologies</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOP Retention</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minimum 2 years after supersession; indefinitely for methodologies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="1813A17A" w14:textId="77777777">
-[...48 lines deleted...]
-              <w:t>Annual review mandatory; earlier if CLIA/CAP changes warrant</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review Cycle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual review mandatory; earlier if CLIA/CAP changes warrant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="3FD29F4C" w14:textId="77777777">
-[...49 lines deleted...]
-            </w:r>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approval Process</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="530493747"/>
+                <w:tag w:val="goog_rdk_1"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Technical Supervisor review → Laboratory Director approval</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="22BBC85F" w14:textId="77777777">
-[...48 lines deleted...]
-              <w:t>Controlled copies only; electronic master document required</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distribution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controlled copies only; electronic master document required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="78E3397C" w14:textId="77777777">
-[...48 lines deleted...]
-              <w:t>Clearly marked OBSOLETE; removed from active use immediately</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obsolete Documents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clearly marked OBSOLETE; removed from active use immediately</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="402137E4" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
       <w:pPr>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+      <w:pPr>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+      <w:pPr>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+      <w:pPr>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+      <w:pPr>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+      <w:pPr>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+      <w:pPr>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1420"/>
-        <w:tblW w:w="10417" w:type="dxa"/>
+        <w:tblStyle w:val="Table9"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="0" w:bottomFromText="0" w:vertAnchor="text" w:horzAnchor="text" w:tblpX="0" w:tblpY="1420"/>
+        <w:tblW w:w="10416.999999999998" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1681"/>
         <w:gridCol w:w="1362"/>
         <w:gridCol w:w="873"/>
         <w:gridCol w:w="873"/>
         <w:gridCol w:w="1018"/>
         <w:gridCol w:w="1014"/>
         <w:gridCol w:w="3596"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1681"/>
+            <w:gridCol w:w="1362"/>
+            <w:gridCol w:w="873"/>
+            <w:gridCol w:w="873"/>
+            <w:gridCol w:w="1018"/>
+            <w:gridCol w:w="1014"/>
+            <w:gridCol w:w="3596"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00731CFE" w14:paraId="5A014E43" w14:textId="77777777" w:rsidTr="00731CFE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="274" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:p w14:paraId="4C5AB075" w14:textId="77777777" w:rsidR="00731CFE" w:rsidRDefault="00731CFE" w:rsidP="00731CFE">
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality Indicator</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Target / Benchmark</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...27 lines deleted...]
-          <w:p w14:paraId="4E30575D" w14:textId="77777777" w:rsidR="00731CFE" w:rsidRDefault="00731CFE" w:rsidP="00731CFE">
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q1 Result</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="2F9462FA" w14:textId="07DD4F93" w:rsidR="00731CFE" w:rsidRPr="00731CFE" w:rsidRDefault="00731CFE" w:rsidP="00731CFE">
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q2 Result</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...41 lines deleted...]
-          <w:p w14:paraId="6AA5E2A4" w14:textId="6FEA9474" w:rsidR="00731CFE" w:rsidRDefault="00731CFE" w:rsidP="00731CFE">
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q3    Result</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...72 lines deleted...]
-              <w:t>Trend / Action Needed</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q4      Result</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trend / Action Needed</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CFE" w14:paraId="06D541A4" w14:textId="77777777" w:rsidTr="00731CFE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="132"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="132" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...124 lines deleted...]
-          <w:p w14:paraId="5C92CD27" w14:textId="77777777" w:rsidR="00731CFE" w:rsidRDefault="00731CFE" w:rsidP="00731CFE"/>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specimen Rejection Rate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&lt; 1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CFE" w14:paraId="08F9E7D5" w14:textId="77777777" w:rsidTr="00731CFE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="274" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...124 lines deleted...]
-          <w:p w14:paraId="7F76BB3C" w14:textId="77777777" w:rsidR="00731CFE" w:rsidRDefault="00731CFE" w:rsidP="00731CFE"/>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Value Notification TAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-671998258"/>
+                <w:tag w:val="goog_rdk_2"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">≤ 30 minutes</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CFE" w14:paraId="4B953F84" w14:textId="77777777" w:rsidTr="00731CFE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="132"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="132" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...124 lines deleted...]
-          <w:p w14:paraId="00655C5E" w14:textId="77777777" w:rsidR="00731CFE" w:rsidRDefault="00731CFE" w:rsidP="00731CFE"/>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PT Passing Rate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-38423977"/>
+                <w:tag w:val="goog_rdk_3"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">≥ 80% per analyte</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CFE" w14:paraId="41EEE53B" w14:textId="77777777" w:rsidTr="00731CFE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="274" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...124 lines deleted...]
-          <w:p w14:paraId="098156E3" w14:textId="77777777" w:rsidR="00731CFE" w:rsidRDefault="00731CFE" w:rsidP="00731CFE"/>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internal Audit Findings Closed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100% within 30 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CFE" w14:paraId="7BB39C12" w14:textId="77777777" w:rsidTr="00731CFE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="266" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...132 lines deleted...]
-          <w:p w14:paraId="2F481753" w14:textId="77777777" w:rsidR="00731CFE" w:rsidRDefault="00731CFE" w:rsidP="00731CFE"/>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAPA Completion On Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1528684059"/>
+                <w:tag w:val="goog_rdk_4"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">≥ 95%</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CFE" w14:paraId="16BC1696" w14:textId="77777777" w:rsidTr="00731CFE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="266" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...124 lines deleted...]
-          <w:p w14:paraId="6EFA6330" w14:textId="77777777" w:rsidR="00731CFE" w:rsidRDefault="00731CFE" w:rsidP="00731CFE"/>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff Competency Completion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100% annually</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="556A0AC1" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>8. ANNUAL QMP REVIEW &amp; METRICS</w:t>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="890620"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. ANNUAL QMP REVIEW &amp; METRICS</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="239"/>
-        <w:tblW w:w="10417" w:type="dxa"/>
+        <w:tblStyle w:val="Table10"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="0" w:bottomFromText="0" w:vertAnchor="text" w:horzAnchor="text" w:tblpX="0" w:tblpY="239"/>
+        <w:tblW w:w="10416.999999999998" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1681"/>
         <w:gridCol w:w="1362"/>
         <w:gridCol w:w="873"/>
         <w:gridCol w:w="873"/>
         <w:gridCol w:w="1018"/>
         <w:gridCol w:w="1014"/>
         <w:gridCol w:w="3596"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1681"/>
+            <w:gridCol w:w="1362"/>
+            <w:gridCol w:w="873"/>
+            <w:gridCol w:w="873"/>
+            <w:gridCol w:w="1018"/>
+            <w:gridCol w:w="1014"/>
+            <w:gridCol w:w="3596"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="004018FA" w14:paraId="4091EEA5" w14:textId="77777777" w:rsidTr="004018FA">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="274" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:p w14:paraId="5618BC74" w14:textId="77777777" w:rsidR="004018FA" w:rsidRDefault="004018FA" w:rsidP="004018FA">
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality Indicator</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Target / Benchmark</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...27 lines deleted...]
-          <w:p w14:paraId="0E02928C" w14:textId="77777777" w:rsidR="004018FA" w:rsidRDefault="004018FA" w:rsidP="004018FA">
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q1 Result</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="13BCC7A0" w14:textId="77777777" w:rsidR="004018FA" w:rsidRPr="00731CFE" w:rsidRDefault="004018FA" w:rsidP="004018FA">
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q2 Result</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...41 lines deleted...]
-          <w:p w14:paraId="4C42F288" w14:textId="77777777" w:rsidR="004018FA" w:rsidRDefault="004018FA" w:rsidP="004018FA">
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q3    Result</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...55 lines deleted...]
-              <w:t>Trend / Action Needed</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q4      Result</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trend / Action Needed</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004018FA" w14:paraId="6E8F9043" w14:textId="77777777" w:rsidTr="004018FA">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="132"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="132" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...124 lines deleted...]
-          <w:p w14:paraId="4202554F" w14:textId="77777777" w:rsidR="004018FA" w:rsidRDefault="004018FA" w:rsidP="004018FA"/>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specimen Rejection Rate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&lt; 1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004018FA" w14:paraId="450539CE" w14:textId="77777777" w:rsidTr="004018FA">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="274" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...124 lines deleted...]
-          <w:p w14:paraId="64FC7AF0" w14:textId="77777777" w:rsidR="004018FA" w:rsidRDefault="004018FA" w:rsidP="004018FA"/>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Value Notification TAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1163759332"/>
+                <w:tag w:val="goog_rdk_5"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">≤ 30 minutes</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004018FA" w14:paraId="5740432A" w14:textId="77777777" w:rsidTr="004018FA">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="132"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="132" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...124 lines deleted...]
-          <w:p w14:paraId="64EC45D7" w14:textId="77777777" w:rsidR="004018FA" w:rsidRDefault="004018FA" w:rsidP="004018FA"/>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PT Passing Rate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1222623204"/>
+                <w:tag w:val="goog_rdk_6"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">≥ 80% per analyte</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004018FA" w14:paraId="4B08EBB0" w14:textId="77777777" w:rsidTr="004018FA">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="274" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...124 lines deleted...]
-          <w:p w14:paraId="1C502E32" w14:textId="77777777" w:rsidR="004018FA" w:rsidRDefault="004018FA" w:rsidP="004018FA"/>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internal Audit Findings Closed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100% within 30 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004018FA" w14:paraId="29B34BA6" w14:textId="77777777" w:rsidTr="004018FA">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="266" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...132 lines deleted...]
-          <w:p w14:paraId="2C7543B5" w14:textId="77777777" w:rsidR="004018FA" w:rsidRDefault="004018FA" w:rsidP="004018FA"/>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAPA Completion On Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1553215500"/>
+                <w:tag w:val="goog_rdk_7"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">≥ 95%</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f0f0f0" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004018FA" w14:paraId="1C01C591" w14:textId="77777777" w:rsidTr="004018FA">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="266" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
-[...124 lines deleted...]
-          <w:p w14:paraId="53C086D7" w14:textId="77777777" w:rsidR="004018FA" w:rsidRDefault="004018FA" w:rsidP="004018FA"/>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff Competency Completion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100% annually</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C8973A0" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="00633F40">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
       <w:pPr>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1395691C" w14:textId="77777777" w:rsidR="00731CFE" w:rsidRDefault="00731CFE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="777D3B16" w14:textId="77777777" w:rsidR="00731CFE" w:rsidRDefault="00731CFE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4025C167" w14:textId="65EE0686" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="890620"/>
+          <w:bottom w:color="890620" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="100"/>
+        <w:spacing w:after="100" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="890620"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>9. AUTHORIZATION &amp; SIGNATURES</w:t>
+        <w:t xml:space="preserve">9. AUTHORIZATION &amp; SIGNATURES</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblStyle w:val="Table11"/>
+        <w:tblW w:w="10080.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3360"/>
+            <w:gridCol w:w="3360"/>
+            <w:gridCol w:w="3360"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00633F40" w14:paraId="6B10C7A5" w14:textId="77777777">
-[...86 lines deleted...]
-              <w:t>Technical Supervisor</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratory Director</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality Manager</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="002642" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technical Supervisor</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="09C269E4" w14:textId="77777777">
-[...71 lines deleted...]
-              <w:t>Signature: _______________</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature: _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature: _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature: _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="4E603D52" w14:textId="77777777">
-[...71 lines deleted...]
-              <w:t>Name: ___________________</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name: ___________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name: ___________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name: ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633F40" w14:paraId="55FB0BAF" w14:textId="77777777">
-[...71 lines deleted...]
-              <w:t>Date: ___________________</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date: ___________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date: ___________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="cccccc" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="80.0" w:type="dxa"/>
+              <w:left w:w="120.0" w:type="dxa"/>
+              <w:bottom w:w="80.0" w:type="dxa"/>
+              <w:right w:w="120.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date: ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AFC1F87" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="006173C0"/>
-[...7 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId8" w:type="default"/>
+      <w:footerReference r:id="rId9" w:type="default"/>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="1080" w:top="1080" w:left="1080" w:right="1080" w:header="708" w:footer="708"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial Unicode MS"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="62D26133" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
     <w:pPr>
       <w:jc w:val="right"/>
+      <w:rPr/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>QMP-</w:t>
+      <w:t xml:space="preserve">QMP-001  |  Rev 1.0  |  Page </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-      </w:rPr>
-[...31 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">  |  © Lab2Doctors</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F4DF110" w14:textId="77777777" w:rsidR="00633F40" w:rsidRDefault="006173C0">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="890620"/>
-[...1 lines deleted...]
-      <w:ind w:left="120"/>
+      <w:shd w:fill="890620" w:val="clear"/>
+      <w:spacing w:after="80" w:before="80" w:lineRule="auto"/>
+      <w:ind w:left="120" w:firstLine="0"/>
+      <w:rPr/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="FFFFFF"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>Lab2</w:t>
+      <w:t xml:space="preserve">Lab2Doctors  |  Quality Management Plan (QMP)</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="FFFFFF"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>Doctors  |</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve">  Quality Management Plan (QMP)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...92 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...7 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...20 lines deleted...]
-  <w:themeFontLang w:val="en-NG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{46E6C03D-3255-4BDF-BA8A-E76BEA2C7953}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:lang w:val="en-NG" w:eastAsia="en-NG" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:lang w:val="en-NG"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:uiPriority w:val="9"/>
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="2e74b5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="2e74b5"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="1F4D78"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="1f4d78"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="2e74b5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="2e74b5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="1F4D78"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="1f4d78"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...2 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Strong1" w:customStyle="1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:sz w:val="56"/>
-[...8 lines deleted...]
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rPr>
-      <w:color w:val="0563C1"/>
+      <w:color w:val="0563c1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00EA285B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EA285B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00EA285B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EA285B"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table7">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table8">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table9">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table10">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table11">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="10.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="10.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8091,70 +9790,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhbnleFDewk6qpT2nYwgthO9lEdsA==">CgMxLjAaHQoBMBIYChYIB0ISEhBBcmlhbCBVbmljb2RlIE1TGh0KATESGAoWCAdCEhIQQXJpYWwgVW5pY29kZSBNUxodCgEyEhgKFggHQhISEEFyaWFsIFVuaWNvZGUgTVMaHQoBMxIYChYIB0ISEhBBcmlhbCBVbmljb2RlIE1TGh0KATQSGAoWCAdCEhIQQXJpYWwgVW5pY29kZSBNUxodCgE1EhgKFggHQhISEEFyaWFsIFVuaWNvZGUgTVMaHQoBNhIYChYIB0ISEhBBcmlhbCBVbmljb2RlIE1TGh0KATcSGAoWCAdCEhIQQXJpYWwgVW5pY29kZSBNUzgAciExMGZ5SFZwRTBkM1BZUmttdW5LV01aS2pzT1V4eEFxUlI=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Un-named</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>